--- v0 (2026-05-09)
+++ v1 (2026-08-19)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="02E686CA" w14:textId="1EE70510" w:rsidR="00324B5A" w:rsidRDefault="00324B5A" w:rsidP="003A0B4E">
       <w:pPr>
         <w:pStyle w:val="line"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00324B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F1E822B" wp14:editId="77435CE3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4558030</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-152400</wp:posOffset>
@@ -222,685 +223,661 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00324B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7228066A" wp14:editId="120B0494">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-30480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>41275</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6116129" cy="1181100"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="26" name="Text Box 15"/>
+                <wp:docPr id="26" name="Text Box 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6116129" cy="1181100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4F758E75" w14:textId="468B7C79" w:rsidR="0072417E" w:rsidRPr="00A94B0C" w:rsidRDefault="0072417E" w:rsidP="0072417E">
+                          <w:p w14:paraId="4F758E75" w14:textId="468B7C79" w:rsidR="0072417E" w:rsidRPr="00D736F2" w:rsidRDefault="0072417E" w:rsidP="0072417E">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:i/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A94B0C">
+                            <w:r w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Property Project Payments – </w:t>
                             </w:r>
-                            <w:r w:rsidR="004B4B1C" w:rsidRPr="00A94B0C">
+                            <w:r w:rsidR="004B4B1C" w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>MUST</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A94B0C">
+                            <w:r w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> be request</w:t>
                             </w:r>
-                            <w:r w:rsidR="004B4B1C" w:rsidRPr="00A94B0C">
+                            <w:r w:rsidR="004B4B1C" w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>ed through the “Payments Tab” on</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A94B0C">
+                            <w:r w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> the Consents website </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A94B0C">
+                            <w:r w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:iCs/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>see Standing Order 930 and 931</w:t>
                             </w:r>
-                            <w:r w:rsidR="001700AC">
+                            <w:r w:rsidR="001700AC" w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:iCs/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="12B7AAB9" w14:textId="0E57D51F" w:rsidR="00A94B0C" w:rsidRPr="00A94B0C" w:rsidRDefault="00C94B53" w:rsidP="0072417E">
+                          <w:p w14:paraId="12B7AAB9" w14:textId="0E57D51F" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00C94B53" w:rsidP="0072417E">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:i/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A94B0C">
+                            <w:r w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Listed/Conservation Area</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A94B0C">
+                            <w:r w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:i/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> - </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A94B0C">
+                            <w:r w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">If the property is Listed or in a Conservation Area you must contact </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId10" w:history="1">
-                              <w:r w:rsidR="00276E46" w:rsidRPr="00A94B0C">
+                              <w:r w:rsidR="00276E46" w:rsidRPr="00D736F2">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:color w:val="auto"/>
-                                  <w:sz w:val="22"/>
-                                  <w:szCs w:val="22"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
                                   <w:u w:val="none"/>
                                 </w:rPr>
                                 <w:t>conservationenquiries@methodistchurch.org.uk</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidR="00381BE4">
+                            <w:r w:rsidR="00381BE4" w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> or call on </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="22BBF264" w14:textId="0B34045E" w:rsidR="00A94B0C" w:rsidRPr="00A94B0C" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+                          <w:p w14:paraId="22BBF264" w14:textId="0B34045E" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
                             <w:pPr>
                               <w:pStyle w:val="BodyText1"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:color w:val="auto"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A94B0C">
+                            <w:r w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:color w:val="auto"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Is the property Listed or in a Conservation Area?     Yes</w:t>
                             </w:r>
-                            <w:r w:rsidR="00F17FE7">
+                            <w:r w:rsidR="00F17FE7" w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:color w:val="auto"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A94B0C">
+                            <w:r w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:color w:val="auto"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00F17FE7" w:rsidRPr="00F17FE7">
+                            <w:r w:rsidR="00F17FE7" w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:noProof/>
                                 <w:color w:val="auto"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D043739" wp14:editId="65C754D4">
                                   <wp:extent cx="190500" cy="152400"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="2" name="Picture 2"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId11">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="190500" cy="152400"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:r w:rsidRPr="00A94B0C">
+                            <w:r w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:color w:val="auto"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">               No</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4DEAD249" w14:textId="32155D4E" w:rsidR="000A2237" w:rsidRPr="00A94B0C" w:rsidRDefault="00A94B0C" w:rsidP="000A2237">
+                          <w:p w14:paraId="4DEAD249" w14:textId="32155D4E" w:rsidR="000A2237" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="000A2237">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A94B0C">
+                            <w:r w:rsidRPr="00D736F2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>If you answered ‘</w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> please contact the Conservation Officer on the details above</w:t>
+                              <w:t>If you answered ‘Yes’ please contact the Conservation Officer on the details above</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7228066A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 15" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-2.4pt;margin-top:3.25pt;width:481.6pt;height:93pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ9WoPFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VljZqulq6FCEt&#10;C9LCB7iO01g4HjN2m5SvZ+x0u9UCF4QPlsczfp5582Z107eGHRV6Dbbk+WjMmbISKm33Jf/2dftm&#10;wZkPwlbCgFUlPynPb9avX606V6gJNGAqhYxArC86V/ImBFdkmZeNaoUfgVOWnDVgKwKZuM8qFB2h&#10;tyabjMfzrAOsHIJU3tPt3eDk64Rf10qGz3XtVWCm5JRbSDumfRf3bL0SxR6Fa7Q8pyH+IYtWaEuf&#10;XqDuRBDsgPo3qFZLBA91GEloM6hrLVWqgarJxy+qeWyEU6kWIse7C03+/8HKh+Oj+4Is9O+gpwam&#10;Iry7B/ndMwubRti9ukWErlGioo/zSFnWOV+cn0aqfeEjyK77BBU1WRwCJKC+xjayQnUyQqcGnC6k&#10;qz4wSZfzPJ/nkyVnknx5vsjzcWpLJoqn5w59+KCgZfFQcqSuJnhxvPchpiOKp5D4mwejq602Jhm4&#10;320MsqMgBWzTShW8CDOWdSVfziazgYG/QozT+hNEqwNJ2ei25ItLkCgib+9tlYQWhDbDmVI29kxk&#10;5G5gMfS7ngIjoTuoTkQpwiBZGjE6NIA/OetIriX3Pw4CFWfmo6W2LPPpNOo7GdPZ2wkZeO3ZXXuE&#10;lQRV8sDZcNyEYSYODvW+oZ8GIVi4pVbWOpH8nNU5b5Jk4v48PlHz13aKeh7y9S8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQB5PGaB3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;UOtQkjQJcSqEBIIblAqubuwmEfY62G4a/p7lBMfRjGbe1JvZGjZpHwaHAq6XCTCNrVMDdgJ2bw+L&#10;AliIEpU0DrWAbx1g05yf1bJS7oSvetrGjlEJhkoK6GMcK85D22srw9KNGsk7OG9lJOk7rrw8Ubk1&#10;fJUkObdyQFro5ajve91+bo9WQJE+TR/h+eblvc0PpoxX6+nxywtxeTHf3QKLeo5/YfjFJ3RoiGnv&#10;jqgCMwIWKZFHAXkGjOwyK1Jge8qVqwx4U/P/B5ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAEn1ag8XAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAHk8ZoHfAAAACAEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+              <v:shape id="Text Box 26" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-2.4pt;margin-top:3.25pt;width:481.6pt;height:93pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ9WoPFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VljZqulq6FCEt&#10;C9LCB7iO01g4HjN2m5SvZ+x0u9UCF4QPlsczfp5582Z107eGHRV6Dbbk+WjMmbISKm33Jf/2dftm&#10;wZkPwlbCgFUlPynPb9avX606V6gJNGAqhYxArC86V/ImBFdkmZeNaoUfgVOWnDVgKwKZuM8qFB2h&#10;tyabjMfzrAOsHIJU3tPt3eDk64Rf10qGz3XtVWCm5JRbSDumfRf3bL0SxR6Fa7Q8pyH+IYtWaEuf&#10;XqDuRBDsgPo3qFZLBA91GEloM6hrLVWqgarJxy+qeWyEU6kWIse7C03+/8HKh+Oj+4Is9O+gpwam&#10;Iry7B/ndMwubRti9ukWErlGioo/zSFnWOV+cn0aqfeEjyK77BBU1WRwCJKC+xjayQnUyQqcGnC6k&#10;qz4wSZfzPJ/nkyVnknx5vsjzcWpLJoqn5w59+KCgZfFQcqSuJnhxvPchpiOKp5D4mwejq602Jhm4&#10;320MsqMgBWzTShW8CDOWdSVfziazgYG/QozT+hNEqwNJ2ei25ItLkCgib+9tlYQWhDbDmVI29kxk&#10;5G5gMfS7ngIjoTuoTkQpwiBZGjE6NIA/OetIriX3Pw4CFWfmo6W2LPPpNOo7GdPZ2wkZeO3ZXXuE&#10;lQRV8sDZcNyEYSYODvW+oZ8GIVi4pVbWOpH8nNU5b5Jk4v48PlHz13aKeh7y9S8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQB5PGaB3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;UOtQkjQJcSqEBIIblAqubuwmEfY62G4a/p7lBMfRjGbe1JvZGjZpHwaHAq6XCTCNrVMDdgJ2bw+L&#10;AliIEpU0DrWAbx1g05yf1bJS7oSvetrGjlEJhkoK6GMcK85D22srw9KNGsk7OG9lJOk7rrw8Ubk1&#10;fJUkObdyQFro5ajve91+bo9WQJE+TR/h+eblvc0PpoxX6+nxywtxeTHf3QKLeo5/YfjFJ3RoiGnv&#10;jqgCMwIWKZFHAXkGjOwyK1Jge8qVqwx4U/P/B5ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAEn1ag8XAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAHk8ZoHfAAAACAEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4F758E75" w14:textId="468B7C79" w:rsidR="0072417E" w:rsidRPr="00A94B0C" w:rsidRDefault="0072417E" w:rsidP="0072417E">
+                    <w:p w14:paraId="4F758E75" w14:textId="468B7C79" w:rsidR="0072417E" w:rsidRPr="00D736F2" w:rsidRDefault="0072417E" w:rsidP="0072417E">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Property Project Payments – </w:t>
                       </w:r>
-                      <w:r w:rsidR="004B4B1C" w:rsidRPr="00A94B0C">
+                      <w:r w:rsidR="004B4B1C" w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>MUST</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> be request</w:t>
                       </w:r>
-                      <w:r w:rsidR="004B4B1C" w:rsidRPr="00A94B0C">
+                      <w:r w:rsidR="004B4B1C" w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>ed through the “Payments Tab” on</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> the Consents website </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:iCs/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>see Standing Order 930 and 931</w:t>
                       </w:r>
-                      <w:r w:rsidR="001700AC">
+                      <w:r w:rsidR="001700AC" w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:iCs/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="12B7AAB9" w14:textId="0E57D51F" w:rsidR="00A94B0C" w:rsidRPr="00A94B0C" w:rsidRDefault="00C94B53" w:rsidP="0072417E">
+                    <w:p w14:paraId="12B7AAB9" w14:textId="0E57D51F" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00C94B53" w:rsidP="0072417E">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Listed/Conservation Area</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> - </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">If the property is Listed or in a Conservation Area you must contact </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId12" w:history="1">
-                        <w:r w:rsidR="00276E46" w:rsidRPr="00A94B0C">
+                        <w:r w:rsidR="00276E46" w:rsidRPr="00D736F2">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
-                            <w:sz w:val="22"/>
-                            <w:szCs w:val="22"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
                             <w:u w:val="none"/>
                           </w:rPr>
                           <w:t>conservationenquiries@methodistchurch.org.uk</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidR="00381BE4">
+                      <w:r w:rsidR="00381BE4" w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> or call on </w:t>
+                        <w:t xml:space="preserve"> or call </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="00381BE4" w:rsidRPr="00D736F2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>on</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="00381BE4" w:rsidRPr="00D736F2">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="22BBF264" w14:textId="0B34045E" w:rsidR="00A94B0C" w:rsidRPr="00A94B0C" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+                    <w:p w14:paraId="22BBF264" w14:textId="0B34045E" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
                       <w:pPr>
                         <w:pStyle w:val="BodyText1"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:color w:val="auto"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:color w:val="auto"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Is the property Listed or in a Conservation Area?     Yes</w:t>
                       </w:r>
-                      <w:r w:rsidR="00F17FE7">
+                      <w:r w:rsidR="00F17FE7" w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:color w:val="auto"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:color w:val="auto"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00F17FE7" w:rsidRPr="00F17FE7">
+                      <w:r w:rsidR="00F17FE7" w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:noProof/>
                           <w:color w:val="auto"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D043739" wp14:editId="65C754D4">
                             <wp:extent cx="190500" cy="152400"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="2" name="Picture 2"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId11">
+                                    <a:blip r:embed="rId13">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="190500" cy="152400"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:color w:val="auto"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">               No</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4DEAD249" w14:textId="32155D4E" w:rsidR="000A2237" w:rsidRPr="00A94B0C" w:rsidRDefault="00A94B0C" w:rsidP="000A2237">
+                    <w:p w14:paraId="4DEAD249" w14:textId="32155D4E" w:rsidR="000A2237" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="000A2237">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>If you answered ‘</w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Yes’</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
-                      <w:r w:rsidRPr="00A94B0C">
+                      <w:r w:rsidRPr="00D736F2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> please contact the Conservation Officer on the details above</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="118F0F14" w14:textId="77777777" w:rsidR="000A2237" w:rsidRPr="000A1C6E" w:rsidRDefault="000A2237" w:rsidP="003A0B4E">
       <w:pPr>
         <w:pStyle w:val="line"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="384236AD" w14:textId="7043ACF7" w:rsidR="000A2237" w:rsidRPr="000A1C6E" w:rsidRDefault="004B4B1C" w:rsidP="003A0B4E">
       <w:pPr>
         <w:pStyle w:val="line"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1C6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpc">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="649CF86A" wp14:editId="74F2F7A3">
                 <wp:extent cx="6743700" cy="457200"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="25" name="Canvas 14"/>
+                <wp:docPr id="25" name="Canvas 25"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
                     <wpc:wpc>
                       <wpc:bg>
                         <a:noFill/>
                       </wpc:bg>
                       <wpc:whole>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wpc:whole>
                     </wpc:wpc>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="730AF4CD" id="Canvas 14" o:spid="_x0000_s1026" editas="canvas" style="width:531pt;height:36pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="67437,4572" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh8CCLFAEAAD4CAAAOAAAAZHJzL2Uyb0RvYy54bWyskc1OwzAMx+9IvEOVO0u3A0LV2h027coF&#10;HsBLnTZSEkdJWOHtcdPxMbghLo6/9Mvf9nb36mx1xpgM+VasV7Wo0CvqjR9a8fx0vHsQVcrge7Dk&#10;sRVvmMSuu73ZTqHBDY1ke4wVQ3xqptCKMefQSJnUiA7SigJ6LmqKDjKHcZB9hInpzspNXd/LiWIf&#10;IilMibOHpSi6wtcaVX7UOmGubCtYWy42Fnuarey20AwRwmjURQb8QYUD4/nTT9QBMlQv0fxCOaMi&#10;JdJ5pchJ0tooLDPwNOv6xzR78GdIZRjF2/kQyN4/ck/DrNvT0VjL25BMb+bc/E58H5zL1l83LZnS&#10;e+lZ/KCYcLWF73Ghf529ewcAAP//AwBQSwMEFAAGAAgAAAAhAC9W8XzcAAAABQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYvYTaumJWZTRBBE8GCr0OMmO81Gd2dDdtPGf+/Ui15m&#10;eLzhzffK9eSdOOAQu0AK5rMMBFITTEetgvft0/UKREyajHaBUME3RlhX52elLkw40hseNqkVHEKx&#10;0ApsSn0hZWwseh1noUdibx8GrxPLoZVm0EcO904usiyXXnfEH6zu8dFi87UZvYKXJr/6nNfjzq9e&#10;P+zNnds9p+2tUpcX08M9iIRT+juGEz6jQ8VMdRjJROEUcJH0O09eli9Y1wqWvGVVyv/01Q8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYfAgixQBAAA+AgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAL1bxfNwAAAAFAQAADwAAAAAAAAAAAAAAAABu&#10;AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHcEAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
@@ -964,51 +941,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1C6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4002EF24" wp14:editId="6BF0F696">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4101465</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>52705</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="175260" cy="137160"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="15240"/>
                 <wp:wrapNone/>
-                <wp:docPr id="28" name="Text Box 76"/>
+                <wp:docPr id="28" name="Text Box 28"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="175260" cy="137160"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
@@ -1016,51 +993,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="53FBA2E6" w14:textId="77777777" w:rsidR="007E1155" w:rsidRDefault="007E1155" w:rsidP="007E1155"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4002EF24" id="Text Box 76" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:322.95pt;margin-top:4.15pt;width:13.8pt;height:10.8pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ/J+JFQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkl6MOEWXLsOA&#10;7gJ0+wBZlmNhsqhRSuzs60vJbprdXob5QSBN6pA8h1rd9K1hB4Vegy34bDLlTFkJlba7gn/9sn11&#10;xZkPwlbCgFUFPyrPb9YvX6w6l6s5NGAqhYxArM87V/AmBJdnmZeNaoWfgFOWgjVgKwK5uMsqFB2h&#10;tyabT6cXWQdYOQSpvKe/d0OQrxN+XSsZPtW1V4GZglNvIZ2YzjKe2Xol8h0K12g5tiH+oYtWaEtF&#10;T1B3Igi2R/0bVKslgoc6TCS0GdS1lirNQNPMpr9M89AIp9IsRI53J5r8/4OVHw8P7jOy0L+BngRM&#10;Q3h3D/KbZxY2jbA7dYsIXaNERYVnkbKscz4fr0aqfe4jSNl9gIpEFvsACaivsY2s0JyM0EmA44l0&#10;1QcmY8nL5fyCIpJCs9eXM7JjBZE/XXbowzsFLYtGwZE0TeDicO/DkPqUEmt5MLraamOSg7tyY5Ad&#10;BOm/Td+I/lOasawr+PVyvhzm/yvENH1/gmh1oEU2ui341SlJ5JG1t7ZKaxaENoNN0xk70hiZGzgM&#10;fdkzXY0cR1ZLqI7EK8Kwt/TOyGgAf3DW0c4W3H/fC1ScmfeWtLmeLRZxyZOzWF7OycHzSHkeEVYS&#10;VMEDZ4O5CcPD2DvUu4YqDdtg4Zb0rHXi+rmrsX3ay6TW+Ibi4p/7Kev5pa8fAQAA//8DAFBLAwQU&#10;AAYACAAAACEA8j2qs98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;aNq0CXEqhASiNygIrm68TSLidbDdNPw9ywmOqxm9eVtuJtuLEX3oHCm4mSUgkGpnOmoUvL0+XK9B&#10;hKjJ6N4RKvjGAJvq/KzUhXEnesFxFxvBEAqFVtDGOBRShrpFq8PMDUicHZy3OvLpG2m8PjHc9nKe&#10;JJm0uiNeaPWA9y3Wn7ujVbBePI0fYZs+v9fZoc/j1Wp8/PJKXV5Md7cgIk7xrwy/+qwOFTvt3ZFM&#10;EL2CbLHMucqwFATn2SpdgtgrmOc5yKqU/x+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDJ/J+JFQIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDyPaqz3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+              <v:shape w14:anchorId="4002EF24" id="Text Box 28" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:322.95pt;margin-top:4.15pt;width:13.8pt;height:10.8pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ/J+JFQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkl6MOEWXLsOA&#10;7gJ0+wBZlmNhsqhRSuzs60vJbprdXob5QSBN6pA8h1rd9K1hB4Vegy34bDLlTFkJlba7gn/9sn11&#10;xZkPwlbCgFUFPyrPb9YvX6w6l6s5NGAqhYxArM87V/AmBJdnmZeNaoWfgFOWgjVgKwK5uMsqFB2h&#10;tyabT6cXWQdYOQSpvKe/d0OQrxN+XSsZPtW1V4GZglNvIZ2YzjKe2Xol8h0K12g5tiH+oYtWaEtF&#10;T1B3Igi2R/0bVKslgoc6TCS0GdS1lirNQNPMpr9M89AIp9IsRI53J5r8/4OVHw8P7jOy0L+BngRM&#10;Q3h3D/KbZxY2jbA7dYsIXaNERYVnkbKscz4fr0aqfe4jSNl9gIpEFvsACaivsY2s0JyM0EmA44l0&#10;1QcmY8nL5fyCIpJCs9eXM7JjBZE/XXbowzsFLYtGwZE0TeDicO/DkPqUEmt5MLraamOSg7tyY5Ad&#10;BOm/Td+I/lOasawr+PVyvhzm/yvENH1/gmh1oEU2ui341SlJ5JG1t7ZKaxaENoNN0xk70hiZGzgM&#10;fdkzXY0cR1ZLqI7EK8Kwt/TOyGgAf3DW0c4W3H/fC1ScmfeWtLmeLRZxyZOzWF7OycHzSHkeEVYS&#10;VMEDZ4O5CcPD2DvUu4YqDdtg4Zb0rHXi+rmrsX3ay6TW+Ibi4p/7Kev5pa8fAQAA//8DAFBLAwQU&#10;AAYACAAAACEA8j2qs98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;aNq0CXEqhASiNygIrm68TSLidbDdNPw9ywmOqxm9eVtuJtuLEX3oHCm4mSUgkGpnOmoUvL0+XK9B&#10;hKjJ6N4RKvjGAJvq/KzUhXEnesFxFxvBEAqFVtDGOBRShrpFq8PMDUicHZy3OvLpG2m8PjHc9nKe&#10;JJm0uiNeaPWA9y3Wn7ujVbBePI0fYZs+v9fZoc/j1Wp8/PJKXV5Md7cgIk7xrwy/+qwOFTvt3ZFM&#10;EL2CbLHMucqwFATn2SpdgtgrmOc5yKqU/x+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDJ/J+JFQIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDyPaqz3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="53FBA2E6" w14:textId="77777777" w:rsidR="007E1155" w:rsidRDefault="007E1155" w:rsidP="007E1155"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C42B235" w14:textId="49FA2C7C" w:rsidR="00011ECB" w:rsidRPr="000A1C6E" w:rsidRDefault="00011ECB" w:rsidP="003A0B4E">
       <w:pPr>
         <w:pStyle w:val="line"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55BB7EC2" w14:textId="413C4373" w:rsidR="00011ECB" w:rsidRPr="000A1C6E" w:rsidRDefault="00011ECB" w:rsidP="003A0B4E">
       <w:pPr>
         <w:pStyle w:val="line"/>
@@ -1070,461 +1047,413 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EDE181D" w14:textId="73596939" w:rsidR="007C0F18" w:rsidRPr="000A1C6E" w:rsidRDefault="007C0F18" w:rsidP="007E1155">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16453AFB" w14:textId="77777777" w:rsidR="00D26068" w:rsidRPr="00D26068" w:rsidRDefault="00D26068" w:rsidP="007E1155">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5557ABA1" w14:textId="28B72CFA" w:rsidR="00125060" w:rsidRPr="000A1C6E" w:rsidRDefault="00247D96" w:rsidP="007E1155">
+    <w:p w14:paraId="5557ABA1" w14:textId="28B72CFA" w:rsidR="00125060" w:rsidRPr="00D736F2" w:rsidRDefault="00247D96" w:rsidP="007E1155">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1C6E">
+      <w:r w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Withdrawal Information</w:t>
       </w:r>
-      <w:r w:rsidR="00E05069" w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00E05069" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="175"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="1399"/>
         <w:gridCol w:w="1721"/>
         <w:gridCol w:w="4468"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w14:paraId="0C51FF74" w14:textId="77777777" w:rsidTr="00A94B0C">
+      <w:tr w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w14:paraId="0C51FF74" w14:textId="77777777" w:rsidTr="00A94B0C">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFD005E" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="1AFD005E" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Trust Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7703CB0B" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="7703CB0B" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67916E56" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="67916E56" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Trust Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5142D77F" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="5142D77F" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w14:paraId="3C25605D" w14:textId="77777777" w:rsidTr="00A94B0C">
+      <w:tr w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w14:paraId="3C25605D" w14:textId="77777777" w:rsidTr="00A94B0C">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40C1B03A" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="40C1B03A" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Church Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6192658E" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="6192658E" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="484ED32D" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="484ED32D" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Church Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13082FFB" w14:textId="45C928B0" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="13082FFB" w14:textId="45C928B0" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w14:paraId="372BA0CB" w14:textId="77777777" w:rsidTr="00A94B0C">
+      <w:tr w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w14:paraId="372BA0CB" w14:textId="77777777" w:rsidTr="00A94B0C">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00EEA1C3" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="00EEA1C3" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Circuit Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC05E60" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="5DC05E60" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37F16CFB" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="37F16CFB" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Circuit Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43EEB1E6" w14:textId="7DEE58F3" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="43EEB1E6" w14:textId="7DEE58F3" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w14:paraId="537E2184" w14:textId="77777777" w:rsidTr="009F4380">
+      <w:tr w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w14:paraId="537E2184" w14:textId="77777777" w:rsidTr="009F4380">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC4563A" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="1FC4563A" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>District Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2CB7AD" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="4A2CB7AD" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308F4210" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="308F4210" w14:textId="77777777" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>District Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02E62DF7" w14:textId="4CD90F19" w:rsidR="00A94B0C" w:rsidRPr="000A1C6E" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
+          <w:p w14:paraId="02E62DF7" w14:textId="4CD90F19" w:rsidR="00A94B0C" w:rsidRPr="00D736F2" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F69FB79" w14:textId="0C980E43" w:rsidR="00125060" w:rsidRPr="000A1C6E" w:rsidRDefault="00125060" w:rsidP="003A0B4E">
+    <w:p w14:paraId="6F69FB79" w14:textId="0C980E43" w:rsidR="00125060" w:rsidRPr="00D736F2" w:rsidRDefault="00125060" w:rsidP="003A0B4E">
       <w:pPr>
         <w:pStyle w:val="line"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D92D3F" w14:textId="01C03A57" w:rsidR="009935E1" w:rsidRPr="00322785" w:rsidRDefault="00F17FE7" w:rsidP="001B61E8">
+    <w:p w14:paraId="16D92D3F" w14:textId="01C03A57" w:rsidR="009935E1" w:rsidRPr="00D736F2" w:rsidRDefault="00F17FE7" w:rsidP="001B61E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00322785">
+      <w:r w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5266086E" wp14:editId="5FCB3F1E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4878070</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>938530</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="228600" cy="181155"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Text Box 76"/>
+                <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="228600" cy="181155"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
@@ -1532,2009 +1461,2165 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="31DCC4CE" w14:textId="77777777" w:rsidR="001C7DF1" w:rsidRDefault="001C7DF1" w:rsidP="001C7DF1"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5266086E" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:384.1pt;margin-top:73.9pt;width:18pt;height:14.25pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE3hmXGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCpEuNOEWXLsOA&#10;rhvQ7QNkWbaFyaImKbGzrx8lu2l2exmmB4EUqUPykNzcjL0iR2GdBF3SbJFSIjSHWuq2pF8+71+t&#10;KXGe6Zop0KKkJ+Hozfbli81gCpFDB6oWliCIdsVgStp5b4okcbwTPXMLMEKjsQHbM4+qbZPasgHR&#10;e5XkaXqVDGBrY4EL5/D1bjLSbcRvGsH9x6ZxwhNVUszNx9vGuwp3st2worXMdJLPabB/yKJnUmPQ&#10;M9Qd84wcrPwNqpfcgoPGLzj0CTSN5CLWgNVk6S/VPHbMiFgLkuPMmSb3/2D5w/HRfLLEj29gxAbG&#10;Ipy5B/7VEQ27julW3FoLQydYjYGzQFkyGFfMXwPVrnABpBo+QI1NZgcPEWhsbB9YwToJomMDTmfS&#10;xegJx8c8X1+laOFoytZZtlrFCKx4+mys8+8E9CQIJbXY0wjOjvfOh2RY8eQSYjlQst5LpaJi22qn&#10;LDky7P8+nhn9JzelyVDS61W+mur/K0Qaz58geulxkJXsS7o+O7EisPZW13HMPJNqkjFlpWcaA3MT&#10;h36sRiJrpCQECKxWUJ+QVwvT3OKeodCB/U7JgDNbUvftwKygRL3X2JvrbLkMQx6V5ep1joq9tFSX&#10;FqY5QpXUUzKJOz8txsFY2XYYaZoGDbfYz0ZGrp+zmtPHuYwtmHcoDP6lHr2eN337AwAA//8DAFBL&#10;AwQUAAYACAAAACEAXmfLoN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XBB1aKMkhDgVQgLBDQpqr268TSLidbDdNPw9ywmOO/M0O1OtZzuICX3oHSm4WSQgkBpnemoVfLw/&#10;XhcgQtRk9OAIFXxjgHV9flbp0rgTveG0ia3gEAqlVtDFOJZShqZDq8PCjUjsHZy3OvLpW2m8PnG4&#10;HeQySTJpdU/8odMjPnTYfG6OVkGRPk+78LJ63TbZYbiNV/n09OWVuryY7+9ARJzjHwy/9bk61Nxp&#10;745kghgU5FmxZJSNNOcNTBRJysqelTxbgawr+X9D/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCE3hmXGAIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBeZ8ug3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+              <v:shape w14:anchorId="5266086E" id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:384.1pt;margin-top:73.9pt;width:18pt;height:14.25pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE3hmXGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCpEuNOEWXLsOA&#10;rhvQ7QNkWbaFyaImKbGzrx8lu2l2exmmB4EUqUPykNzcjL0iR2GdBF3SbJFSIjSHWuq2pF8+71+t&#10;KXGe6Zop0KKkJ+Hozfbli81gCpFDB6oWliCIdsVgStp5b4okcbwTPXMLMEKjsQHbM4+qbZPasgHR&#10;e5XkaXqVDGBrY4EL5/D1bjLSbcRvGsH9x6ZxwhNVUszNx9vGuwp3st2worXMdJLPabB/yKJnUmPQ&#10;M9Qd84wcrPwNqpfcgoPGLzj0CTSN5CLWgNVk6S/VPHbMiFgLkuPMmSb3/2D5w/HRfLLEj29gxAbG&#10;Ipy5B/7VEQ27julW3FoLQydYjYGzQFkyGFfMXwPVrnABpBo+QI1NZgcPEWhsbB9YwToJomMDTmfS&#10;xegJx8c8X1+laOFoytZZtlrFCKx4+mys8+8E9CQIJbXY0wjOjvfOh2RY8eQSYjlQst5LpaJi22qn&#10;LDky7P8+nhn9JzelyVDS61W+mur/K0Qaz58geulxkJXsS7o+O7EisPZW13HMPJNqkjFlpWcaA3MT&#10;h36sRiJrpCQECKxWUJ+QVwvT3OKeodCB/U7JgDNbUvftwKygRL3X2JvrbLkMQx6V5ep1joq9tFSX&#10;FqY5QpXUUzKJOz8txsFY2XYYaZoGDbfYz0ZGrp+zmtPHuYwtmHcoDP6lHr2eN337AwAA//8DAFBL&#10;AwQUAAYACAAAACEAXmfLoN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XBB1aKMkhDgVQgLBDQpqr268TSLidbDdNPw9ywmOO/M0O1OtZzuICX3oHSm4WSQgkBpnemoVfLw/&#10;XhcgQtRk9OAIFXxjgHV9flbp0rgTveG0ia3gEAqlVtDFOJZShqZDq8PCjUjsHZy3OvLpW2m8PnG4&#10;HeQySTJpdU/8odMjPnTYfG6OVkGRPk+78LJ63TbZYbiNV/n09OWVuryY7+9ARJzjHwy/9bk61Nxp&#10;745kghgU5FmxZJSNNOcNTBRJysqelTxbgawr+X9D/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCE3hmXGAIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBeZ8ug3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="31DCC4CE" w14:textId="77777777" w:rsidR="001C7DF1" w:rsidRDefault="001C7DF1" w:rsidP="001C7DF1"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00FA1453" w:rsidRPr="00322785">
+      <w:r w:rsidR="00FA1453" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Withdrawals will be taken as </w:t>
       </w:r>
-      <w:r w:rsidR="00144C26" w:rsidRPr="00322785">
+      <w:r w:rsidR="00144C26" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>default from</w:t>
       </w:r>
-      <w:r w:rsidR="00FA1453" w:rsidRPr="00322785">
+      <w:r w:rsidR="00FA1453" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the trust</w:t>
       </w:r>
-      <w:r w:rsidR="00144C26" w:rsidRPr="00322785">
+      <w:r w:rsidR="00144C26" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00322785">
+      <w:r w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00144C26" w:rsidRPr="00322785">
+      <w:r w:rsidR="00144C26" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s interest </w:t>
       </w:r>
-      <w:r w:rsidR="002220B6" w:rsidRPr="00322785">
+      <w:r w:rsidR="002220B6" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>fund if</w:t>
       </w:r>
-      <w:r w:rsidR="00144C26" w:rsidRPr="00322785">
+      <w:r w:rsidR="00144C26" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> you </w:t>
       </w:r>
-      <w:r w:rsidR="001C7DF1" w:rsidRPr="00322785">
+      <w:r w:rsidR="001C7DF1" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">do not have the available funds in your TIF please tick here if you wish to sell units to make this payment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680F5E17" w14:textId="77777777" w:rsidR="00AA0B4B" w:rsidRPr="00D26068" w:rsidRDefault="00AA0B4B" w:rsidP="001B61E8">
+    <w:p w14:paraId="680F5E17" w14:textId="77777777" w:rsidR="00AA0B4B" w:rsidRPr="00D736F2" w:rsidRDefault="00AA0B4B" w:rsidP="001B61E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EAB0F76" w14:textId="69469B8F" w:rsidR="007977EE" w:rsidRPr="000A1C6E" w:rsidRDefault="009935E1" w:rsidP="00376770">
+    <w:p w14:paraId="7EAB0F76" w14:textId="69469B8F" w:rsidR="007977EE" w:rsidRPr="00D736F2" w:rsidRDefault="009935E1" w:rsidP="00376770">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If you ticked yes</w:t>
       </w:r>
-      <w:r w:rsidR="001B61E8" w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="001B61E8" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> please detail which investment you wish to sell units from</w:t>
       </w:r>
-      <w:r w:rsidR="001B61E8" w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="001B61E8" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; the </w:t>
       </w:r>
-      <w:r w:rsidR="00A94B0C" w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00A94B0C" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>amount.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4819"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E220B" w:rsidRPr="000A1C6E" w14:paraId="55F100E7" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="001E220B" w:rsidRPr="00D736F2" w14:paraId="55F100E7" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF44A0C" w14:textId="4B98438D" w:rsidR="001E220B" w:rsidRPr="000A1C6E" w:rsidRDefault="001E220B" w:rsidP="00376770">
+          <w:p w14:paraId="5FF44A0C" w14:textId="4B98438D" w:rsidR="001E220B" w:rsidRPr="00D736F2" w:rsidRDefault="001E220B" w:rsidP="00376770">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Investment Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39C9A86B" w14:textId="38052E8E" w:rsidR="001E220B" w:rsidRPr="000A1C6E" w:rsidRDefault="001E220B" w:rsidP="00376770">
+          <w:p w14:paraId="39C9A86B" w14:textId="38052E8E" w:rsidR="001E220B" w:rsidRPr="00D736F2" w:rsidRDefault="001E220B" w:rsidP="00376770">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Investment Value (£/units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E220B" w:rsidRPr="000A1C6E" w14:paraId="328487A5" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="001E220B" w:rsidRPr="00D736F2" w14:paraId="328487A5" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19BC73CA" w14:textId="77777777" w:rsidR="001E220B" w:rsidRPr="000A1C6E" w:rsidRDefault="001E220B" w:rsidP="00376770">
+          <w:p w14:paraId="19BC73CA" w14:textId="5D3345FE" w:rsidR="001E220B" w:rsidRPr="00D736F2" w:rsidRDefault="001E220B" w:rsidP="00376770">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB2C600" w14:textId="77777777" w:rsidR="001E220B" w:rsidRPr="000A1C6E" w:rsidRDefault="001E220B" w:rsidP="00376770">
+          <w:p w14:paraId="6DB2C600" w14:textId="4C0E572D" w:rsidR="001E220B" w:rsidRPr="00D736F2" w:rsidRDefault="001E220B" w:rsidP="00376770">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78620F44" w14:textId="35AF3574" w:rsidR="008230D8" w:rsidRPr="000A1C6E" w:rsidRDefault="008230D8" w:rsidP="00C24732">
+    <w:p w14:paraId="78620F44" w14:textId="35AF3574" w:rsidR="008230D8" w:rsidRPr="00D736F2" w:rsidRDefault="008230D8" w:rsidP="00C24732">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-17"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4819"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA0B4B" w:rsidRPr="000A1C6E" w14:paraId="72307621" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00AA0B4B" w:rsidRPr="00D736F2" w14:paraId="72307621" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21834D98" w14:textId="77777777" w:rsidR="00AA0B4B" w:rsidRPr="000A1C6E" w:rsidRDefault="00AA0B4B" w:rsidP="00AA0B4B">
+          <w:p w14:paraId="21834D98" w14:textId="77777777" w:rsidR="00AA0B4B" w:rsidRPr="00D736F2" w:rsidRDefault="00AA0B4B" w:rsidP="00AA0B4B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Payment Amount (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45448F0B" w14:textId="4F510440" w:rsidR="00AA0B4B" w:rsidRPr="000A1C6E" w:rsidRDefault="00AA0B4B" w:rsidP="00AA0B4B">
+          <w:p w14:paraId="45448F0B" w14:textId="4F510440" w:rsidR="00AA0B4B" w:rsidRPr="00D736F2" w:rsidRDefault="00AA0B4B" w:rsidP="00AA0B4B">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Payment Date (s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0B4B" w:rsidRPr="000A1C6E" w14:paraId="2E08016D" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00AA0B4B" w:rsidRPr="00D736F2" w14:paraId="2E08016D" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:trPr>
           <w:trHeight w:val="141"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="126AE83D" w14:textId="7433F351" w:rsidR="00AA0B4B" w:rsidRPr="00D26068" w:rsidRDefault="00AA0B4B" w:rsidP="00D26068">
+          <w:p w14:paraId="126AE83D" w14:textId="7433F351" w:rsidR="00AA0B4B" w:rsidRPr="00D736F2" w:rsidRDefault="00AA0B4B" w:rsidP="00D26068">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A5C3272" w14:textId="77777777" w:rsidR="00AA0B4B" w:rsidRPr="00D26068" w:rsidRDefault="00AA0B4B" w:rsidP="00D26068">
+          <w:p w14:paraId="2A5C3272" w14:textId="131109A7" w:rsidR="00AA0B4B" w:rsidRPr="00D736F2" w:rsidRDefault="00AA0B4B" w:rsidP="00D26068">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0B4B" w:rsidRPr="000A1C6E" w14:paraId="1BEE8C6D" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00AA0B4B" w:rsidRPr="00D736F2" w14:paraId="1BEE8C6D" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15DCD4AE" w14:textId="77777777" w:rsidR="00AA0B4B" w:rsidRPr="00D26068" w:rsidRDefault="00AA0B4B" w:rsidP="00D26068">
+          <w:p w14:paraId="15DCD4AE" w14:textId="77777777" w:rsidR="00AA0B4B" w:rsidRPr="00D736F2" w:rsidRDefault="00AA0B4B" w:rsidP="00D26068">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53D7E164" w14:textId="77777777" w:rsidR="00AA0B4B" w:rsidRPr="00D26068" w:rsidRDefault="00AA0B4B" w:rsidP="00D26068">
+          <w:p w14:paraId="53D7E164" w14:textId="77777777" w:rsidR="00AA0B4B" w:rsidRPr="00D736F2" w:rsidRDefault="00AA0B4B" w:rsidP="00D26068">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26068" w:rsidRPr="000A1C6E" w14:paraId="06C35252" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00D26068" w:rsidRPr="00D736F2" w14:paraId="06C35252" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D75DC6C" w14:textId="77777777" w:rsidR="00D26068" w:rsidRPr="00D26068" w:rsidRDefault="00D26068" w:rsidP="00D26068">
+          <w:p w14:paraId="1D75DC6C" w14:textId="77777777" w:rsidR="00D26068" w:rsidRPr="00D736F2" w:rsidRDefault="00D26068" w:rsidP="00D26068">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D95CC16" w14:textId="77777777" w:rsidR="00D26068" w:rsidRPr="00D26068" w:rsidRDefault="00D26068" w:rsidP="00D26068">
+          <w:p w14:paraId="4D95CC16" w14:textId="77777777" w:rsidR="00D26068" w:rsidRPr="00D736F2" w:rsidRDefault="00D26068" w:rsidP="00D26068">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26068" w:rsidRPr="000A1C6E" w14:paraId="1D78FD62" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00D26068" w:rsidRPr="00D736F2" w14:paraId="1D78FD62" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26A4F7C3" w14:textId="77777777" w:rsidR="00D26068" w:rsidRPr="00D26068" w:rsidRDefault="00D26068" w:rsidP="00D26068">
+          <w:p w14:paraId="26A4F7C3" w14:textId="77777777" w:rsidR="00D26068" w:rsidRPr="00D736F2" w:rsidRDefault="00D26068" w:rsidP="00D26068">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21C1A8E4" w14:textId="77777777" w:rsidR="00D26068" w:rsidRPr="00D26068" w:rsidRDefault="00D26068" w:rsidP="00D26068">
+          <w:p w14:paraId="21C1A8E4" w14:textId="77777777" w:rsidR="00D26068" w:rsidRPr="00D736F2" w:rsidRDefault="00D26068" w:rsidP="00D26068">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24453" w:rsidRPr="000A1C6E" w14:paraId="5DD4144E" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00F24453" w:rsidRPr="00D736F2" w14:paraId="5DD4144E" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:trPr>
           <w:trHeight w:val="153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DF64615" w14:textId="77777777" w:rsidR="00F24453" w:rsidRPr="00D26068" w:rsidRDefault="00F24453" w:rsidP="00D26068">
+          <w:p w14:paraId="1DF64615" w14:textId="77777777" w:rsidR="00F24453" w:rsidRPr="00D736F2" w:rsidRDefault="00F24453" w:rsidP="00D26068">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BEB52CC" w14:textId="77777777" w:rsidR="00F24453" w:rsidRPr="00D26068" w:rsidRDefault="00F24453" w:rsidP="00D26068">
+          <w:p w14:paraId="0BEB52CC" w14:textId="77777777" w:rsidR="00F24453" w:rsidRPr="00D736F2" w:rsidRDefault="00F24453" w:rsidP="00D26068">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6EF6A573" w14:textId="0525C716" w:rsidR="00C249AA" w:rsidRPr="005B652B" w:rsidRDefault="00C249AA" w:rsidP="00D26068">
+    <w:p w14:paraId="6EF6A573" w14:textId="2D2F0B8A" w:rsidR="00C249AA" w:rsidRPr="00D736F2" w:rsidRDefault="00C249AA" w:rsidP="00D26068">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1C6E">
+      <w:r w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Details of Purposes</w:t>
       </w:r>
-      <w:r w:rsidR="00092B0B">
+      <w:r w:rsidR="00092B0B" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="000F5936" w:rsidRPr="00145BA4">
+      <w:r w:rsidR="000F5936" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>As per standing order 917(2)</w:t>
       </w:r>
-      <w:r w:rsidR="000F5936" w:rsidRPr="00D2208D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="000F5936" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C35C7" w:rsidRPr="00D2208D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="001C35C7" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">please give a description of what the funds will be used </w:t>
       </w:r>
-      <w:r w:rsidR="001B2EB1" w:rsidRPr="00D2208D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="001B2EB1" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="004E4BBD">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004E4BBD" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00092B0B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00092B0B" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E220B" w:rsidRPr="005B652B">
+      <w:r w:rsidR="001E220B" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001B2EB1" w:rsidRPr="005B652B">
+      <w:r w:rsidR="001B2EB1" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
-      <w:r w:rsidR="008609BD" w:rsidRPr="005B652B">
+      <w:r w:rsidR="008609BD" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide supporting documents separately </w:t>
       </w:r>
-      <w:r w:rsidR="001B2EB1" w:rsidRPr="005B652B">
+      <w:r w:rsidR="001B2EB1" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidR="008B3AD5" w:rsidRPr="005B652B">
+      <w:r w:rsidR="008B3AD5" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008609BD" w:rsidRPr="005B652B">
+      <w:r w:rsidR="008609BD" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>invoices/</w:t>
       </w:r>
-      <w:r w:rsidR="008B3AD5" w:rsidRPr="005B652B">
+      <w:r w:rsidR="008B3AD5" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>payment breakdown)</w:t>
+        <w:t>payment breakdown</w:t>
+      </w:r>
+      <w:r w:rsidR="0020365F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/Minutes of meetings</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3AD5" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6042E639" w14:textId="01870608" w:rsidR="000A1C6E" w:rsidRPr="005B652B" w:rsidRDefault="000A1C6E" w:rsidP="00D26068">
+    <w:p w14:paraId="1E32D88F" w14:textId="77777777" w:rsidR="000A1C6E" w:rsidRPr="00D736F2" w:rsidRDefault="000A1C6E" w:rsidP="00D26068">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E32D88F" w14:textId="77777777" w:rsidR="000A1C6E" w:rsidRPr="00D2208D" w:rsidRDefault="000A1C6E" w:rsidP="00D26068">
-[...14 lines deleted...]
-    <w:p w14:paraId="3B55E2CC" w14:textId="5F4541F7" w:rsidR="008D31AF" w:rsidRPr="00D2208D" w:rsidRDefault="008D31AF" w:rsidP="00C24732">
+    <w:p w14:paraId="3B55E2CC" w14:textId="5F4541F7" w:rsidR="008D31AF" w:rsidRPr="00D736F2" w:rsidRDefault="008D31AF" w:rsidP="00C24732">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09278FA3" w14:textId="3BFCE3D3" w:rsidR="00AC6B50" w:rsidRPr="00D2208D" w:rsidRDefault="00654681" w:rsidP="00762D3D">
+    <w:p w14:paraId="09278FA3" w14:textId="3BFCE3D3" w:rsidR="00AC6B50" w:rsidRPr="00D736F2" w:rsidRDefault="00654681" w:rsidP="00762D3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D2208D">
+      <w:r w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ME</w:t>
       </w:r>
-      <w:r w:rsidR="00C24732" w:rsidRPr="00D2208D">
+      <w:r w:rsidR="00C24732" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>THOD OF PAYMENT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="6378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w14:paraId="2E6ACB0B" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w14:paraId="2E6ACB0B" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="034E387A" w14:textId="27B74AD0" w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w:rsidRDefault="00DA2D5B" w:rsidP="000F5936">
+          <w:p w14:paraId="034E387A" w14:textId="27B74AD0" w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w:rsidRDefault="00DA2D5B" w:rsidP="000F5936">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D2208D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Account Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD953A5" w14:textId="77777777" w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w:rsidRDefault="00DA2D5B" w:rsidP="00D1399D">
+          <w:p w14:paraId="6AD953A5" w14:textId="732401DA" w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w:rsidRDefault="00DA2D5B" w:rsidP="00D1399D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w14:paraId="6B6E83D4" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w14:paraId="6B6E83D4" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51FC3757" w14:textId="23890175" w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w:rsidRDefault="00DA2D5B" w:rsidP="00D1399D">
+          <w:p w14:paraId="51FC3757" w14:textId="23890175" w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w:rsidRDefault="00DA2D5B" w:rsidP="00D1399D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D2208D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of Bank</w:t>
             </w:r>
-            <w:r w:rsidR="002F4DF1">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="002F4DF1" w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D2208D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53E3F659" w14:textId="77777777" w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w:rsidRDefault="00DA2D5B" w:rsidP="00D1399D">
+          <w:p w14:paraId="53E3F659" w14:textId="77777777" w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w:rsidRDefault="00DA2D5B" w:rsidP="00D1399D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w14:paraId="4589267A" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w14:paraId="4589267A" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09C45182" w14:textId="02AC8C29" w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w:rsidRDefault="00DA2D5B" w:rsidP="00DA2D5B">
+          <w:p w14:paraId="09C45182" w14:textId="02AC8C29" w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w:rsidRDefault="00DA2D5B" w:rsidP="00DA2D5B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D2208D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bank </w:t>
             </w:r>
-            <w:r w:rsidR="002F4DF1">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="002F4DF1" w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">/ CFB </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D2208D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Account Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B779482" w14:textId="77777777" w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w:rsidRDefault="00DA2D5B" w:rsidP="00D1399D">
+          <w:p w14:paraId="4B779482" w14:textId="77777777" w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w:rsidRDefault="00DA2D5B" w:rsidP="00D1399D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w14:paraId="10CF153B" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w14:paraId="10CF153B" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3995FBB3" w14:textId="7BB09734" w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w:rsidRDefault="00DA2D5B" w:rsidP="000F5936">
+          <w:p w14:paraId="3995FBB3" w14:textId="7BB09734" w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w:rsidRDefault="00DA2D5B" w:rsidP="000F5936">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D2208D">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sort Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49E5D2A6" w14:textId="77777777" w:rsidR="00DA2D5B" w:rsidRPr="00D2208D" w:rsidRDefault="00DA2D5B" w:rsidP="00D1399D">
+          <w:p w14:paraId="49E5D2A6" w14:textId="4767FDFC" w:rsidR="00DA2D5B" w:rsidRPr="00D736F2" w:rsidRDefault="00DA2D5B" w:rsidP="00D1399D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3953E670" w14:textId="77777777" w:rsidR="00A35735" w:rsidRPr="00D2208D" w:rsidRDefault="00A35735" w:rsidP="00A35735">
+    <w:p w14:paraId="3953E670" w14:textId="77777777" w:rsidR="00A35735" w:rsidRPr="00D736F2" w:rsidRDefault="00A35735" w:rsidP="00A35735">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62BC3731" w14:textId="6678997E" w:rsidR="00A35735" w:rsidRPr="000A1C6E" w:rsidRDefault="00A35735" w:rsidP="00A35735">
+    <w:p w14:paraId="62BC3731" w14:textId="67028CC6" w:rsidR="00A35735" w:rsidRPr="00D736F2" w:rsidRDefault="00A35735" w:rsidP="00A35735">
       <w:pPr>
         <w:pStyle w:val="line"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D2208D">
+      <w:r w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Signat</w:t>
       </w:r>
-      <w:r w:rsidR="00AA0B4B" w:rsidRPr="00D2208D">
+      <w:r w:rsidR="00AA0B4B" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D2208D">
+      <w:r w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">res </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D2208D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of two members of the </w:t>
       </w:r>
-      <w:r w:rsidR="00606046" w:rsidRPr="00D2208D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00606046" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Church</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1C6E">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:r w:rsidR="007B39D9" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1C6E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">anaging </w:t>
       </w:r>
-      <w:r w:rsidR="007B39D9">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007B39D9" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="001B2EB1" w:rsidRPr="000A1C6E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="001B2EB1" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>rustees</w:t>
       </w:r>
-      <w:r w:rsidR="009C17A4">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="009C17A4" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="007A646C" w:rsidRPr="007A646C">
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007A646C" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one of whom should be either the </w:t>
+      </w:r>
+      <w:r w:rsidR="000752D5" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007A646C">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007A646C" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>reasurer</w:t>
       </w:r>
-      <w:r w:rsidR="009C17A4">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="009C17A4" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="000752D5" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="009C17A4">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="009C17A4" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>inister</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="000752D5" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Superintendent. </w:t>
+      </w:r>
+      <w:r w:rsidR="00540D06" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Please note the Church Council Meeting date should also be refere</w:t>
+      </w:r>
+      <w:r w:rsidR="00D736F2" w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nced.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9631" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2827"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00606046" w:rsidRPr="000A1C6E" w14:paraId="42908849" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00606046" w:rsidRPr="00D736F2" w14:paraId="42908849" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FF5A2F7" w14:textId="399EC0E2" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00C339A0">
+          <w:p w14:paraId="7FF5A2F7" w14:textId="399EC0E2" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00606046" w:rsidP="00C339A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
+            <w:r w:rsidRPr="00D736F2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="699E5134" w14:textId="7F090693" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00C339A0">
+          <w:p w14:paraId="699E5134" w14:textId="7F090693" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00606046" w:rsidP="00C339A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
+            <w:r w:rsidRPr="00D736F2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Office Held</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="799E2223" w14:textId="77777777" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00606046">
+          <w:p w14:paraId="799E2223" w14:textId="77777777" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00606046" w:rsidP="00606046">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
+            <w:r w:rsidRPr="00D736F2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606046" w:rsidRPr="000A1C6E" w14:paraId="0632ECB5" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00606046" w:rsidRPr="00D736F2" w14:paraId="0632ECB5" w14:textId="77777777" w:rsidTr="00D736F2">
         <w:trPr>
-          <w:trHeight w:val="285"/>
+          <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19D2C6A1" w14:textId="7C0F6267" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00F24453" w:rsidP="00D26068">
+          <w:p w14:paraId="19D2C6A1" w14:textId="0A3DA159" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00F24453" w:rsidP="00D26068">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D736F2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="0081167B" w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A41AD11" w14:textId="14D7D56D" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00D26068">
+          <w:p w14:paraId="3A41AD11" w14:textId="14D7D56D" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00606046" w:rsidP="00D26068">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04993FD8" w14:textId="77777777" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00D26068">
+          <w:p w14:paraId="04993FD8" w14:textId="77777777" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00606046" w:rsidP="00D26068">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606046" w:rsidRPr="000A1C6E" w14:paraId="412DD6AB" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00606046" w:rsidRPr="00D736F2" w14:paraId="412DD6AB" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="732E0BFC" w14:textId="0D3BB7B4" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00F24453" w:rsidP="00D26068">
+          <w:p w14:paraId="732E0BFC" w14:textId="0D3BB7B4" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00F24453" w:rsidP="00D26068">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D736F2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15349E06" w14:textId="184E237A" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00D26068">
+          <w:p w14:paraId="15349E06" w14:textId="7B8774B3" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00606046" w:rsidP="00D26068">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58FB7113" w14:textId="77777777" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00D26068">
+          <w:p w14:paraId="58FB7113" w14:textId="77777777" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00606046" w:rsidP="00D26068">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606046" w:rsidRPr="000A1C6E" w14:paraId="51D4B9BA" w14:textId="77777777" w:rsidTr="00F17FE7">
+      <w:tr w:rsidR="00606046" w:rsidRPr="00D736F2" w14:paraId="51D4B9BA" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D7FA22C" w14:textId="4469527C" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00C339A0">
+          <w:p w14:paraId="1D7FA22C" w14:textId="7FB2C2E6" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00606046" w:rsidP="00C339A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A1C6E">
+            <w:r w:rsidRPr="00D736F2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidR="00655C28" w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of signing </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F2E" w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DD</w:t>
+            </w:r>
+            <w:r w:rsidR="00824F2E" w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00824F2E" w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MM</w:t>
+            </w:r>
+            <w:r w:rsidR="00824F2E" w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00824F2E" w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3BF198" w14:textId="1DFF0AFB" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00C339A0">
+          <w:p w14:paraId="5E3BF198" w14:textId="1484E1E1" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00655C28" w:rsidP="00C339A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date Church Council </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F2E" w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meeting</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CB0485C" w14:textId="77777777" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00C339A0">
+          <w:p w14:paraId="3CB0485C" w14:textId="6BEFA69E" w:rsidR="00606046" w:rsidRPr="00D736F2" w:rsidRDefault="00824F2E" w:rsidP="00C339A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D736F2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YY</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="529D2002" w14:textId="77777777" w:rsidR="00F17FE7" w:rsidRDefault="00F17FE7" w:rsidP="00A8566E">
+    <w:p w14:paraId="529D2002" w14:textId="77777777" w:rsidR="00F17FE7" w:rsidRPr="00D736F2" w:rsidRDefault="00F17FE7" w:rsidP="00A8566E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28E58C03" w14:textId="5A3C33D4" w:rsidR="00A8566E" w:rsidRPr="000A1C6E" w:rsidRDefault="00C24732" w:rsidP="00A8566E">
+    <w:p w14:paraId="28E58C03" w14:textId="5A3C33D4" w:rsidR="00A8566E" w:rsidRPr="00D736F2" w:rsidRDefault="00C24732" w:rsidP="00A8566E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1C6E">
+      <w:r w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000A1C6E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Additional Details – if there is anything else you want to tell us</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8566E" w:rsidRPr="00D736F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="50925DA3" w14:textId="39B73BA9" w:rsidR="00DF7C3A" w:rsidRDefault="00DF7C3A" w:rsidP="00F17FE7">
+    <w:p w14:paraId="45788F0C" w14:textId="77777777" w:rsidR="009936C3" w:rsidRPr="00D736F2" w:rsidRDefault="009936C3" w:rsidP="00481323">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45788F0C" w14:textId="77777777" w:rsidR="009936C3" w:rsidRDefault="009936C3" w:rsidP="00F17FE7">
-[...15 lines deleted...]
-    <w:p w14:paraId="3714D6AF" w14:textId="01636196" w:rsidR="003D658C" w:rsidRPr="000A1C6E" w:rsidRDefault="003D658C" w:rsidP="003D658C">
+    <w:p w14:paraId="3714D6AF" w14:textId="01636196" w:rsidR="003D658C" w:rsidRPr="00D736F2" w:rsidRDefault="003D658C" w:rsidP="003D658C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1C6E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">When completed, please return via email to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="000A1C6E">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00D736F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>finance@tmcp.org.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A1C6E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00D736F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003D658C" w:rsidRPr="000A1C6E" w:rsidSect="00D26068">
+    <w:sectPr w:rsidR="003D658C" w:rsidRPr="00D736F2" w:rsidSect="00D26068">
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="1274" w:bottom="720" w:left="1008" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E5C6434" w14:textId="77777777" w:rsidR="00E615AD" w:rsidRDefault="00E615AD">
+    <w:p w14:paraId="42B3D03B" w14:textId="77777777" w:rsidR="00885B88" w:rsidRDefault="00885B88">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D614CF2" w14:textId="77777777" w:rsidR="00E615AD" w:rsidRDefault="00E615AD">
+    <w:p w14:paraId="76FA8EC2" w14:textId="77777777" w:rsidR="00885B88" w:rsidRDefault="00885B88">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21F52599" w14:textId="77777777" w:rsidR="00E615AD" w:rsidRDefault="00E615AD"/>
+    <w:p w14:paraId="0E633BB4" w14:textId="77777777" w:rsidR="00885B88" w:rsidRDefault="00885B88"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tms Rmn">
     <w:panose1 w:val="02020603040505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26DD58B1" w14:textId="677A88EA" w:rsidR="0020365F" w:rsidRPr="008A2C83" w:rsidRDefault="008A2C83">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008A2C83">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>31</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008A2C83">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:vertAlign w:val="superscript"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>st</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008A2C83">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> July 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D66C90A" w14:textId="77777777" w:rsidR="00E615AD" w:rsidRDefault="00E615AD">
+    <w:p w14:paraId="3016B56C" w14:textId="77777777" w:rsidR="00885B88" w:rsidRDefault="00885B88">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F425E07" w14:textId="77777777" w:rsidR="00E615AD" w:rsidRDefault="00E615AD">
+    <w:p w14:paraId="5230C60D" w14:textId="77777777" w:rsidR="00885B88" w:rsidRDefault="00885B88">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="29BCF512" w14:textId="77777777" w:rsidR="00E615AD" w:rsidRDefault="00E615AD"/>
+    <w:p w14:paraId="67242DE5" w14:textId="77777777" w:rsidR="00885B88" w:rsidRDefault="00885B88"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B4B1C"/>
     <w:rsid w:val="000052A9"/>
     <w:rsid w:val="00011ECB"/>
     <w:rsid w:val="00055ACB"/>
     <w:rsid w:val="000574D8"/>
     <w:rsid w:val="0006222F"/>
     <w:rsid w:val="0006422A"/>
     <w:rsid w:val="00067F65"/>
+    <w:rsid w:val="00071E9E"/>
     <w:rsid w:val="000749D4"/>
     <w:rsid w:val="000752D5"/>
     <w:rsid w:val="00080DBD"/>
     <w:rsid w:val="0009097B"/>
     <w:rsid w:val="00090F84"/>
     <w:rsid w:val="00092B0B"/>
     <w:rsid w:val="000A1C6E"/>
     <w:rsid w:val="000A2237"/>
     <w:rsid w:val="000B1548"/>
     <w:rsid w:val="000C4B2C"/>
     <w:rsid w:val="000D798C"/>
+    <w:rsid w:val="000F3701"/>
     <w:rsid w:val="000F5936"/>
     <w:rsid w:val="00104764"/>
     <w:rsid w:val="00110CC7"/>
     <w:rsid w:val="00125060"/>
     <w:rsid w:val="0012751D"/>
     <w:rsid w:val="001417A3"/>
     <w:rsid w:val="00143038"/>
     <w:rsid w:val="00144C26"/>
     <w:rsid w:val="00145BA4"/>
     <w:rsid w:val="00147D5F"/>
     <w:rsid w:val="0015503E"/>
     <w:rsid w:val="00156A9B"/>
     <w:rsid w:val="00163CA3"/>
     <w:rsid w:val="00167BDC"/>
     <w:rsid w:val="001700AC"/>
     <w:rsid w:val="001711B2"/>
     <w:rsid w:val="00177030"/>
     <w:rsid w:val="00196B16"/>
     <w:rsid w:val="001A4CCD"/>
     <w:rsid w:val="001B2D7F"/>
     <w:rsid w:val="001B2EB1"/>
     <w:rsid w:val="001B61E8"/>
     <w:rsid w:val="001C35C7"/>
     <w:rsid w:val="001C7DF1"/>
+    <w:rsid w:val="001D3A39"/>
     <w:rsid w:val="001D5330"/>
     <w:rsid w:val="001D6106"/>
     <w:rsid w:val="001E04AA"/>
     <w:rsid w:val="001E220B"/>
     <w:rsid w:val="001F30F4"/>
+    <w:rsid w:val="0020365F"/>
     <w:rsid w:val="002042A6"/>
+    <w:rsid w:val="00205CE3"/>
     <w:rsid w:val="00220E62"/>
     <w:rsid w:val="002220B6"/>
     <w:rsid w:val="00235A1B"/>
     <w:rsid w:val="00244337"/>
     <w:rsid w:val="00247D96"/>
     <w:rsid w:val="00260A97"/>
     <w:rsid w:val="00276E46"/>
     <w:rsid w:val="00282646"/>
     <w:rsid w:val="00292D51"/>
     <w:rsid w:val="002A1844"/>
     <w:rsid w:val="002A4DF4"/>
     <w:rsid w:val="002B0FDD"/>
     <w:rsid w:val="002B3E73"/>
     <w:rsid w:val="002B58CA"/>
     <w:rsid w:val="002D2F84"/>
     <w:rsid w:val="002D3D56"/>
     <w:rsid w:val="002E3355"/>
     <w:rsid w:val="002F1AF5"/>
     <w:rsid w:val="002F21D4"/>
     <w:rsid w:val="002F30D6"/>
     <w:rsid w:val="002F45E4"/>
     <w:rsid w:val="002F4DF1"/>
     <w:rsid w:val="002F5AC0"/>
     <w:rsid w:val="00303D26"/>
     <w:rsid w:val="003112D2"/>
@@ -3552,187 +3637,203 @@
     <w:rsid w:val="00373158"/>
     <w:rsid w:val="00376770"/>
     <w:rsid w:val="00381BE4"/>
     <w:rsid w:val="0038606D"/>
     <w:rsid w:val="003A0B4E"/>
     <w:rsid w:val="003A5878"/>
     <w:rsid w:val="003B43DB"/>
     <w:rsid w:val="003B6C1C"/>
     <w:rsid w:val="003B7572"/>
     <w:rsid w:val="003C51BE"/>
     <w:rsid w:val="003D3918"/>
     <w:rsid w:val="003D658C"/>
     <w:rsid w:val="003D69EA"/>
     <w:rsid w:val="003D6E8B"/>
     <w:rsid w:val="003E3288"/>
     <w:rsid w:val="003E32AE"/>
     <w:rsid w:val="003F10ED"/>
     <w:rsid w:val="003F6885"/>
     <w:rsid w:val="00404CFB"/>
     <w:rsid w:val="00413F61"/>
     <w:rsid w:val="00417D94"/>
     <w:rsid w:val="00440370"/>
     <w:rsid w:val="00450E69"/>
     <w:rsid w:val="00454EF8"/>
     <w:rsid w:val="00476799"/>
+    <w:rsid w:val="00481323"/>
     <w:rsid w:val="004905AD"/>
     <w:rsid w:val="004A4463"/>
     <w:rsid w:val="004A45DA"/>
     <w:rsid w:val="004B1955"/>
     <w:rsid w:val="004B357F"/>
     <w:rsid w:val="004B37C5"/>
     <w:rsid w:val="004B49BB"/>
     <w:rsid w:val="004B4B1C"/>
     <w:rsid w:val="004C153C"/>
     <w:rsid w:val="004D655F"/>
     <w:rsid w:val="004E199F"/>
     <w:rsid w:val="004E4BBD"/>
     <w:rsid w:val="004E7D6D"/>
     <w:rsid w:val="004F3FB0"/>
     <w:rsid w:val="00521BE2"/>
+    <w:rsid w:val="00540D06"/>
+    <w:rsid w:val="005438A2"/>
     <w:rsid w:val="00544D9F"/>
     <w:rsid w:val="00545677"/>
     <w:rsid w:val="005520F1"/>
+    <w:rsid w:val="0056104F"/>
     <w:rsid w:val="00562ED2"/>
     <w:rsid w:val="00564F23"/>
     <w:rsid w:val="00572443"/>
     <w:rsid w:val="00574A76"/>
     <w:rsid w:val="0058331A"/>
     <w:rsid w:val="0058476D"/>
+    <w:rsid w:val="00591C61"/>
     <w:rsid w:val="0059505C"/>
     <w:rsid w:val="005A2CE9"/>
     <w:rsid w:val="005B315F"/>
     <w:rsid w:val="005B5992"/>
     <w:rsid w:val="005B652B"/>
     <w:rsid w:val="005B6BD7"/>
     <w:rsid w:val="005D03E0"/>
     <w:rsid w:val="005E1300"/>
     <w:rsid w:val="00601513"/>
     <w:rsid w:val="006029DD"/>
     <w:rsid w:val="00602F63"/>
     <w:rsid w:val="00606046"/>
     <w:rsid w:val="006076BA"/>
     <w:rsid w:val="00607F40"/>
     <w:rsid w:val="00613E87"/>
     <w:rsid w:val="0061414C"/>
     <w:rsid w:val="0061684F"/>
+    <w:rsid w:val="00643D39"/>
     <w:rsid w:val="00644F3C"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00647322"/>
     <w:rsid w:val="00654681"/>
     <w:rsid w:val="006553B2"/>
+    <w:rsid w:val="00655C28"/>
     <w:rsid w:val="00661BD8"/>
     <w:rsid w:val="00666495"/>
     <w:rsid w:val="00673248"/>
     <w:rsid w:val="00675DCD"/>
     <w:rsid w:val="00685928"/>
     <w:rsid w:val="00690058"/>
     <w:rsid w:val="006A0742"/>
     <w:rsid w:val="006B1EF6"/>
+    <w:rsid w:val="006D4692"/>
     <w:rsid w:val="006D53A7"/>
     <w:rsid w:val="006F4619"/>
     <w:rsid w:val="0072417E"/>
     <w:rsid w:val="00724679"/>
     <w:rsid w:val="00731AA4"/>
     <w:rsid w:val="007358B6"/>
     <w:rsid w:val="007425AC"/>
     <w:rsid w:val="0074290A"/>
     <w:rsid w:val="00747B76"/>
     <w:rsid w:val="00762D3D"/>
+    <w:rsid w:val="00770C93"/>
     <w:rsid w:val="007758AC"/>
     <w:rsid w:val="00787C40"/>
     <w:rsid w:val="007923FB"/>
     <w:rsid w:val="00793880"/>
     <w:rsid w:val="007977EE"/>
     <w:rsid w:val="007A5800"/>
     <w:rsid w:val="007A646C"/>
     <w:rsid w:val="007A6F9B"/>
     <w:rsid w:val="007B2E8C"/>
     <w:rsid w:val="007B39D9"/>
     <w:rsid w:val="007B3F92"/>
     <w:rsid w:val="007B41BD"/>
     <w:rsid w:val="007C0F18"/>
     <w:rsid w:val="007C39A7"/>
     <w:rsid w:val="007D112C"/>
     <w:rsid w:val="007D7A40"/>
     <w:rsid w:val="007E1155"/>
     <w:rsid w:val="007E6B2F"/>
     <w:rsid w:val="007F1E7F"/>
+    <w:rsid w:val="0081167B"/>
     <w:rsid w:val="00812AF8"/>
     <w:rsid w:val="00815B50"/>
     <w:rsid w:val="008230D8"/>
+    <w:rsid w:val="00824F2E"/>
     <w:rsid w:val="00830A8D"/>
     <w:rsid w:val="00840FDA"/>
     <w:rsid w:val="00845C7D"/>
     <w:rsid w:val="00847E5E"/>
     <w:rsid w:val="008609BD"/>
     <w:rsid w:val="00861ECD"/>
     <w:rsid w:val="008636EA"/>
     <w:rsid w:val="008649C4"/>
+    <w:rsid w:val="00872C20"/>
     <w:rsid w:val="00873ABE"/>
     <w:rsid w:val="00877C06"/>
     <w:rsid w:val="008839F6"/>
+    <w:rsid w:val="00885B88"/>
+    <w:rsid w:val="008A2C83"/>
     <w:rsid w:val="008B2FA8"/>
     <w:rsid w:val="008B3AD5"/>
     <w:rsid w:val="008C24D5"/>
     <w:rsid w:val="008C287B"/>
     <w:rsid w:val="008C2961"/>
     <w:rsid w:val="008C2A40"/>
     <w:rsid w:val="008D2DC4"/>
     <w:rsid w:val="008D31AF"/>
     <w:rsid w:val="008D490A"/>
     <w:rsid w:val="008E1D3D"/>
     <w:rsid w:val="008E6FA6"/>
     <w:rsid w:val="008F0843"/>
     <w:rsid w:val="00901835"/>
     <w:rsid w:val="00901F23"/>
+    <w:rsid w:val="00903609"/>
     <w:rsid w:val="009058F3"/>
     <w:rsid w:val="009271BA"/>
     <w:rsid w:val="00934E19"/>
     <w:rsid w:val="00957873"/>
     <w:rsid w:val="00966500"/>
     <w:rsid w:val="00972C88"/>
     <w:rsid w:val="00973A12"/>
     <w:rsid w:val="009815F0"/>
     <w:rsid w:val="009935E1"/>
     <w:rsid w:val="009936C3"/>
     <w:rsid w:val="009970FE"/>
     <w:rsid w:val="009A6001"/>
     <w:rsid w:val="009A62F0"/>
     <w:rsid w:val="009C17A4"/>
     <w:rsid w:val="009C330B"/>
     <w:rsid w:val="009D38BA"/>
     <w:rsid w:val="009D7908"/>
     <w:rsid w:val="009E759F"/>
     <w:rsid w:val="009F38E3"/>
     <w:rsid w:val="009F4380"/>
     <w:rsid w:val="009F6581"/>
     <w:rsid w:val="009F7B98"/>
     <w:rsid w:val="00A117B7"/>
     <w:rsid w:val="00A35735"/>
     <w:rsid w:val="00A35FEE"/>
     <w:rsid w:val="00A40D7C"/>
+    <w:rsid w:val="00A43C2E"/>
     <w:rsid w:val="00A44340"/>
     <w:rsid w:val="00A56A2C"/>
     <w:rsid w:val="00A56E5F"/>
     <w:rsid w:val="00A70FD2"/>
     <w:rsid w:val="00A82597"/>
     <w:rsid w:val="00A8566E"/>
     <w:rsid w:val="00A91E18"/>
     <w:rsid w:val="00A92DDB"/>
     <w:rsid w:val="00A94B0C"/>
     <w:rsid w:val="00AA01B6"/>
     <w:rsid w:val="00AA0B4B"/>
     <w:rsid w:val="00AA0ED5"/>
     <w:rsid w:val="00AA5B0E"/>
     <w:rsid w:val="00AB7025"/>
     <w:rsid w:val="00AC0860"/>
     <w:rsid w:val="00AC6B50"/>
     <w:rsid w:val="00AE013F"/>
     <w:rsid w:val="00AE50C2"/>
     <w:rsid w:val="00AF07D5"/>
     <w:rsid w:val="00B073D6"/>
     <w:rsid w:val="00B1547C"/>
     <w:rsid w:val="00B332DE"/>
     <w:rsid w:val="00B34A34"/>
     <w:rsid w:val="00B57A5A"/>
     <w:rsid w:val="00B61801"/>
@@ -3751,75 +3852,79 @@
     <w:rsid w:val="00C249AA"/>
     <w:rsid w:val="00C53032"/>
     <w:rsid w:val="00C53539"/>
     <w:rsid w:val="00C57FB7"/>
     <w:rsid w:val="00C61169"/>
     <w:rsid w:val="00C61D84"/>
     <w:rsid w:val="00C72BB7"/>
     <w:rsid w:val="00C85D44"/>
     <w:rsid w:val="00C86CCA"/>
     <w:rsid w:val="00C94B53"/>
     <w:rsid w:val="00CA36D3"/>
     <w:rsid w:val="00CB0865"/>
     <w:rsid w:val="00CB2088"/>
     <w:rsid w:val="00CD0912"/>
     <w:rsid w:val="00CE255F"/>
     <w:rsid w:val="00CE5FC6"/>
     <w:rsid w:val="00CF1DB1"/>
     <w:rsid w:val="00CF76D3"/>
     <w:rsid w:val="00D048CA"/>
     <w:rsid w:val="00D111F2"/>
     <w:rsid w:val="00D1399D"/>
     <w:rsid w:val="00D151D4"/>
     <w:rsid w:val="00D2208D"/>
     <w:rsid w:val="00D26068"/>
     <w:rsid w:val="00D26EFA"/>
+    <w:rsid w:val="00D316C8"/>
     <w:rsid w:val="00D61821"/>
     <w:rsid w:val="00D62F70"/>
     <w:rsid w:val="00D662DD"/>
+    <w:rsid w:val="00D736F2"/>
     <w:rsid w:val="00D74807"/>
     <w:rsid w:val="00D92511"/>
     <w:rsid w:val="00DA2D5B"/>
     <w:rsid w:val="00DA3F46"/>
     <w:rsid w:val="00DB0CCA"/>
     <w:rsid w:val="00DB20ED"/>
     <w:rsid w:val="00DB6981"/>
     <w:rsid w:val="00DC04DC"/>
     <w:rsid w:val="00DC5336"/>
     <w:rsid w:val="00DC5C27"/>
     <w:rsid w:val="00DF073F"/>
     <w:rsid w:val="00DF56D8"/>
     <w:rsid w:val="00DF7C3A"/>
     <w:rsid w:val="00E05069"/>
     <w:rsid w:val="00E07966"/>
     <w:rsid w:val="00E306D1"/>
     <w:rsid w:val="00E40E01"/>
     <w:rsid w:val="00E615AD"/>
     <w:rsid w:val="00E65DA3"/>
     <w:rsid w:val="00E66443"/>
     <w:rsid w:val="00E76711"/>
     <w:rsid w:val="00E90200"/>
+    <w:rsid w:val="00EB2CC7"/>
+    <w:rsid w:val="00EB5493"/>
     <w:rsid w:val="00EC22DF"/>
     <w:rsid w:val="00ED24C7"/>
     <w:rsid w:val="00ED7BAB"/>
     <w:rsid w:val="00EE1114"/>
     <w:rsid w:val="00F12D27"/>
     <w:rsid w:val="00F14A2C"/>
     <w:rsid w:val="00F178BF"/>
     <w:rsid w:val="00F17FE7"/>
     <w:rsid w:val="00F24453"/>
     <w:rsid w:val="00F503F5"/>
     <w:rsid w:val="00F5161A"/>
     <w:rsid w:val="00F62DDF"/>
     <w:rsid w:val="00F65491"/>
     <w:rsid w:val="00F66506"/>
     <w:rsid w:val="00F82CA8"/>
     <w:rsid w:val="00F82F7F"/>
     <w:rsid w:val="00FA1453"/>
     <w:rsid w:val="00FA20AE"/>
     <w:rsid w:val="00FD1194"/>
     <w:rsid w:val="00FF1E86"/>
     <w:rsid w:val="00FF339B"/>
     <w:rsid w:val="00FF4E7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -3829,51 +3934,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="209C1B7F"/>
   <w15:docId w15:val="{00663530-C976-473F-A924-626D6D194DC5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4423,76 +4528,87 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00276E46"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B1955"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0081167B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2139227247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finance@tmcp.org.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservationenquiries@methodistchurch.org.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservationenquiries@methodistchurch.org.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservationenquiries@methodistchurch.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservationenquiries@methodistchurch.org.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finance@tmcp.org.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4749,84 +4865,75 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf609e-270b-46b5-8f3d-c520be033900" xmlns:ns3="c2d2ec93-32d4-475b-ac77-62fe8e980c90" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8158411ee4f2125a9236568bfab36658" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009966B2109FF83447BD9DD54C28A6F5B3" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d0978390b56592127400b4c7ad72d6b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf609e-270b-46b5-8f3d-c520be033900" xmlns:ns3="c2d2ec93-32d4-475b-ac77-62fe8e980c90" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a9315a4ae0dc4e3a1fcc005f3ac99ae" ns2:_="" ns3:_="">
     <xsd:import namespace="7ebf609e-270b-46b5-8f3d-c520be033900"/>
     <xsd:import namespace="c2d2ec93-32d4-475b-ac77-62fe8e980c90"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf609e-270b-46b5-8f3d-c520be033900" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4847,50 +4954,60 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2d02993b-428c-45c3-ab0b-c12a5f6d1e3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2d2ec93-32d4-475b-ac77-62fe8e980c90" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -4990,127 +5107,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ebf609e-270b-46b5-8f3d-c520be033900">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c2d2ec93-32d4-475b-ac77-62fe8e980c90" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1404B94F-A7A2-429E-B985-095DCA9E7931}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF47A6EB-7695-46FC-9514-4E1C5DEC95C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7ebf609e-270b-46b5-8f3d-c520be033900"/>
     <ds:schemaRef ds:uri="c2d2ec93-32d4-475b-ac77-62fe8e980c90"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87E05811-A0DC-4917-8657-BDCED82DF826}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>198</Words>
-  <Characters>1133</Characters>
+  <Words>206</Words>
+  <Characters>1098</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>The Methodist Church</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1329</CharactersWithSpaces>
+  <CharactersWithSpaces>1324</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7274497</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:finance@tmcp.org.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553619</vt:i4>
       </vt:variant>
       <vt:variant>