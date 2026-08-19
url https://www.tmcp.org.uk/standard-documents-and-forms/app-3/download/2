--- v0 (2026-05-09)
+++ v1 (2026-08-19)
@@ -1,99 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="02E686CA" w14:textId="1EE70510" w:rsidR="00324B5A" w:rsidRDefault="00324B5A" w:rsidP="003A0B4E">
       <w:pPr>
         <w:pStyle w:val="line"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00324B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F1E822B" wp14:editId="77435CE3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4558030</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-152400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="728980" cy="800100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="93" name="Picture 93"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 93"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="728980" cy="800100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -349,51 +350,51 @@
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Listed/Conservation Area</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A94B0C">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:i/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> - </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A94B0C">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">If the property is Listed or in a Conservation Area you must contact </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId7" w:history="1">
+                            <w:hyperlink r:id="rId10" w:history="1">
                               <w:r w:rsidR="00276E46" w:rsidRPr="00A94B0C">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:color w:val="auto"/>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                   <w:u w:val="none"/>
                                 </w:rPr>
                                 <w:t>conservationenquiries@methodistchurch.org.uk</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="00381BE4">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> or call on </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="22BBF264" w14:textId="0B34045E" w:rsidR="00A94B0C" w:rsidRPr="00A94B0C" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
                             <w:pPr>
                               <w:pStyle w:val="BodyText1"/>
                               <w:rPr>
@@ -434,51 +435,51 @@
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:noProof/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D043739" wp14:editId="65C754D4">
                                   <wp:extent cx="190500" cy="152400"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="2" name="Picture 2"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId8">
+                                          <a:blip r:embed="rId11">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="190500" cy="152400"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
@@ -489,95 +490,77 @@
                             </w:r>
                             <w:r w:rsidRPr="00A94B0C">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">               No</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4DEAD249" w14:textId="32155D4E" w:rsidR="000A2237" w:rsidRPr="00A94B0C" w:rsidRDefault="00A94B0C" w:rsidP="000A2237">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A94B0C">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>If you answered ‘</w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> please contact the Conservation Officer on the details above</w:t>
+                              <w:t>If you answered ‘Yes’ please contact the Conservation Officer on the details above</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7228066A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 15" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-2.15pt;margin-top:3.25pt;width:481.6pt;height:86.95pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5ly1EKwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF+P0zAMf0fiO0R5Z/2jbWzVutOxYwjp&#10;OJDu+ABpmrYRaRySbO349DjpbkwHvCD6ENmx87P9s93NzdgrchTWSdAlzWYpJUJzqKVuS/r1af9m&#10;RYnzTNdMgRYlPQlHb7avX20GU4gcOlC1sARBtCsGU9LOe1MkieOd6JmbgREajQ3YnnlUbZvUlg2I&#10;3qskT9NlMoCtjQUunMPbu8lItxG/aQT3n5vGCU9USTE3H08bzyqcyXbDitYy00l+ToP9QxY9kxqD&#10;XqDumGfkYOVvUL3kFhw0fsahT6BpJBexBqwmS19U89gxI2ItSI4zF5rc/4PlD8cvlsi6pPmSEs16&#10;7NGTGD15ByPJFoGfwbgC3R4NOvoR77HPsVZn7oF/c0TDrmO6FbfWwtAJVmN+WXiZXD2dcFwAqYZP&#10;UGMcdvAQgcbG9oE8pIMgOvbpdOlNyIXj5TLLllm+poSjLcvSebaaYrDi+bmxzn8Q0JMglNRi8yM8&#10;O947H9JhxbNLiOZAyXovlYqKbaudsuTIcFD28YsVvHBTmgwlXS/yxcTAXyHS+P0JopceJ17JvqSr&#10;ixMrAm/vdR3n0TOpJhlTVvpMZOBuYtGP1XhuTAX1CSm1ME02biIKHdgflAw41SV13w/MCkrUR41t&#10;WWfzeViDqMwXb3NU7LWlurYwzRGqpJ6SSdz5aXUOxsq2w0jTIGi4xVY2MpIcej5ldc4bJzdyf96y&#10;sBrXevT69S/Y/gQAAP//AwBQSwMEFAAGAAgAAAAhAEUlFf3eAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFxQ60DTkIQ4FUICwQ0Kgqsbb5OIeB1sNw1/z3KC42qeZt5Wm9kO&#10;YkIfekcKLpcJCKTGmZ5aBW+v94scRIiajB4coYJvDLCpT08qXRp3pBectrEVXEKh1Aq6GMdSytB0&#10;aHVYuhGJs73zVkc+fSuN10cut4O8SpJMWt0TL3R6xLsOm8/twSrI08fpIzytnt+bbD8U8eJ6evjy&#10;Sp2fzbc3ICLO8Q+GX31Wh5qddu5AJohBwSJdMakgW4PguFjnBYgdc3mSgqwr+f+B+gcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQB5ly1EKwIAAFMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFJRX93gAAAAgBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+              <v:shape id="Text Box 15" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-2.15pt;margin-top:3.25pt;width:481.6pt;height:86.95pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6j/7qFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VljZqulq6FCEt&#10;C9LCB7iO01g4HjN2m5SvZ+x0u9UCF4QPlsczfjPz5nl107eGHRV6Dbbk+WjMmbISKm33Jf/2dftm&#10;wZkPwlbCgFUlPynPb9avX606V6gJNGAqhYxArC86V/ImBFdkmZeNaoUfgVOWnDVgKwKZuM8qFB2h&#10;tyabjMfzrAOsHIJU3tPt3eDk64Rf10qGz3XtVWCm5FRbSDumfRf3bL0SxR6Fa7Q8lyH+oYpWaEtJ&#10;L1B3Igh2QP0bVKslgoc6jCS0GdS1lir1QN3k4xfdPDbCqdQLkePdhSb//2Dlw/HRfUEW+nfQ0wBT&#10;E97dg/zumYVNI+xe3SJC1yhRUeI8UpZ1zhfnp5FqX/gIsus+QUVDFocACaivsY2sUJ+M0GkApwvp&#10;qg9M0uU8z+f5ZMmZJF+ej6f5YsghiqfnDn34oKBl8VBypKkmeHG89yGWI4qnkJjNg9HVVhuTDNzv&#10;NgbZUZACtmmlDl6EGcu6ki9nk9nAwF8hxmn9CaLVgaRsdFvyxSVIFJG397ZKQgtCm+FMJRt7JjJy&#10;N7AY+l1PgZHQHVQnohRhkCx9MTo0gD8560iuJfc/DgIVZ+ajpbEs8+k06jsZ09nbCRl47dlde4SV&#10;BFXywNlw3IThTxwc6n1DmQYhWLilUdY6kfxc1blukmTi/vx9ouav7RT1/MnXvwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAEUlFf3eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ&#10;60DTkIQ4FUICwQ0Kgqsbb5OIeB1sNw1/z3KC42qeZt5Wm9kOYkIfekcKLpcJCKTGmZ5aBW+v94sc&#10;RIiajB4coYJvDLCpT08qXRp3pBectrEVXEKh1Aq6GMdSytB0aHVYuhGJs73zVkc+fSuN10cut4O8&#10;SpJMWt0TL3R6xLsOm8/twSrI08fpIzytnt+bbD8U8eJ6evjySp2fzbc3ICLO8Q+GX31Wh5qddu5A&#10;JohBwSJdMakgW4PguFjnBYgdc3mSgqwr+f+B+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB6j/7qFgIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBFJRX93gAAAAgBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4F758E75" w14:textId="468B7C79" w:rsidR="0072417E" w:rsidRPr="00A94B0C" w:rsidRDefault="0072417E" w:rsidP="0072417E">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A94B0C">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Property Project Payments – </w:t>
                       </w:r>
                       <w:r w:rsidR="004B4B1C" w:rsidRPr="00A94B0C">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:sz w:val="22"/>
@@ -641,51 +624,51 @@
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Listed/Conservation Area</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A94B0C">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> - </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A94B0C">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">If the property is Listed or in a Conservation Area you must contact </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId9" w:history="1">
+                      <w:hyperlink r:id="rId12" w:history="1">
                         <w:r w:rsidR="00276E46" w:rsidRPr="00A94B0C">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                             <w:u w:val="none"/>
                           </w:rPr>
                           <w:t>conservationenquiries@methodistchurch.org.uk</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00381BE4">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> or call on </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="22BBF264" w14:textId="0B34045E" w:rsidR="00A94B0C" w:rsidRPr="00A94B0C" w:rsidRDefault="00A94B0C" w:rsidP="00A94B0C">
                       <w:pPr>
                         <w:pStyle w:val="BodyText1"/>
                         <w:rPr>
@@ -726,51 +709,51 @@
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:noProof/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D043739" wp14:editId="65C754D4">
                             <wp:extent cx="190500" cy="152400"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="2" name="Picture 2"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId8">
+                                    <a:blip r:embed="rId13">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="190500" cy="152400"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -781,69 +764,51 @@
                       </w:r>
                       <w:r w:rsidRPr="00A94B0C">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">               No</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4DEAD249" w14:textId="32155D4E" w:rsidR="000A2237" w:rsidRPr="00A94B0C" w:rsidRDefault="00A94B0C" w:rsidP="000A2237">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A94B0C">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>If you answered ‘</w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve"> please contact the Conservation Officer on the details above</w:t>
+                        <w:t>If you answered ‘Yes’ please contact the Conservation Officer on the details above</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="118F0F14" w14:textId="77777777" w:rsidR="000A2237" w:rsidRPr="000A1C6E" w:rsidRDefault="000A2237" w:rsidP="003A0B4E">
       <w:pPr>
         <w:pStyle w:val="line"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="384236AD" w14:textId="7043ACF7" w:rsidR="000A2237" w:rsidRPr="000A1C6E" w:rsidRDefault="004B4B1C" w:rsidP="003A0B4E">
       <w:pPr>
         <w:pStyle w:val="line"/>
         <w:rPr>
@@ -1006,51 +971,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="53FBA2E6" w14:textId="77777777" w:rsidR="007E1155" w:rsidRDefault="007E1155" w:rsidP="007E1155"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4002EF24" id="Text Box 76" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:322.95pt;margin-top:4.15pt;width:13.8pt;height:10.8pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmienHKgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjxcmmNOEWXLsOA&#10;7gK0+wBZlm1hkqhJSuzs60fJaZrdXob5QSBF6pA8JL2+GbQiB+G8BFPS2WRKiTAcamnakn553L26&#10;osQHZmqmwIiSHoWnN5uXL9a9LUQOHahaOIIgxhe9LWkXgi2yzPNOaOYnYIVBYwNOs4Cqa7PasR7R&#10;tcry6XSZ9eBq64AL7/H2bjTSTcJvGsHDp6bxIhBVUswtpNOls4pntlmzonXMdpKf0mD/kIVm0mDQ&#10;M9QdC4zsnfwNSkvuwEMTJhx0Bk0juUg1YDWz6S/VPHTMilQLkuPtmSb//2D5x8NnR2Rd0hw7ZZjG&#10;Hj2KIZA3MJDVMvLTW1+g24NFxzDgPfY51ertPfCvnhjYdsy04tY56DvBasxvFl9mF09HHB9Bqv4D&#10;1BiH7QMkoKFxOpKHdBBExz4dz72JufAYcrXIl2jhaJq9Xs1QjhFY8fTYOh/eCdAkCiV12PoEzg73&#10;PoyuTy4xlgcl651UKimurbbKkQPDMdml74T+k5sypC/p9SJfjPX/FWKavj9BaBlw3pXUJb06O7Ei&#10;svbW1JgmKwKTapSxOmVONEbmRg7DUA2pY4njSHEF9RF5dTCON64jCh2475T0ONol9d/2zAlK1HuD&#10;vbmezedxF5IyX6xyVNylpbq0MMMRqqSBklHchnF/9tbJtsNI4zQYuMV+NjJx/ZzVKX0c39St06rF&#10;/bjUk9fzD2HzAwAA//8DAFBLAwQUAAYACAAAACEA8j2qs98AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXBB1aNq0CXEqhASiNygIrm68TSLidbDdNPw9ywmOqxm9eVtuJtuL&#10;EX3oHCm4mSUgkGpnOmoUvL0+XK9BhKjJ6N4RKvjGAJvq/KzUhXEnesFxFxvBEAqFVtDGOBRShrpF&#10;q8PMDUicHZy3OvLpG2m8PjHc9nKeJJm0uiNeaPWA9y3Wn7ujVbBePI0fYZs+v9fZoc/j1Wp8/PJK&#10;XV5Md7cgIk7xrwy/+qwOFTvt3ZFMEL2CbLHMucqwFATn2SpdgtgrmOc5yKqU/x+ofgAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDmienHKgIAAFgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDyPaqz3wAAAAgBAAAPAAAAAAAAAAAAAAAAAIQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+              <v:shape w14:anchorId="4002EF24" id="Text Box 76" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:322.95pt;margin-top:4.15pt;width:13.8pt;height:10.8pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ/J+JFQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkl6MOEWXLsOA&#10;7gJ0+wBZlmNhsqhRSuzs60vJbprdXob5QSBN6pA8h1rd9K1hB4Vegy34bDLlTFkJlba7gn/9sn11&#10;xZkPwlbCgFUFPyrPb9YvX6w6l6s5NGAqhYxArM87V/AmBJdnmZeNaoWfgFOWgjVgKwK5uMsqFB2h&#10;tyabT6cXWQdYOQSpvKe/d0OQrxN+XSsZPtW1V4GZglNvIZ2YzjKe2Xol8h0K12g5tiH+oYtWaEtF&#10;T1B3Igi2R/0bVKslgoc6TCS0GdS1lirNQNPMpr9M89AIp9IsRI53J5r8/4OVHw8P7jOy0L+BngRM&#10;Q3h3D/KbZxY2jbA7dYsIXaNERYVnkbKscz4fr0aqfe4jSNl9gIpEFvsACaivsY2s0JyM0EmA44l0&#10;1QcmY8nL5fyCIpJCs9eXM7JjBZE/XXbowzsFLYtGwZE0TeDicO/DkPqUEmt5MLraamOSg7tyY5Ad&#10;BOm/Td+I/lOasawr+PVyvhzm/yvENH1/gmh1oEU2ui341SlJ5JG1t7ZKaxaENoNN0xk70hiZGzgM&#10;fdkzXY0cR1ZLqI7EK8Kwt/TOyGgAf3DW0c4W3H/fC1ScmfeWtLmeLRZxyZOzWF7OycHzSHkeEVYS&#10;VMEDZ4O5CcPD2DvUu4YqDdtg4Zb0rHXi+rmrsX3ay6TW+Ibi4p/7Kev5pa8fAQAA//8DAFBLAwQU&#10;AAYACAAAACEA8j2qs98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;aNq0CXEqhASiNygIrm68TSLidbDdNPw9ywmOqxm9eVtuJtuLEX3oHCm4mSUgkGpnOmoUvL0+XK9B&#10;hKjJ6N4RKvjGAJvq/KzUhXEnesFxFxvBEAqFVtDGOBRShrpFq8PMDUicHZy3OvLpG2m8PjHc9nKe&#10;JJm0uiNeaPWA9y3Wn7ujVbBePI0fYZs+v9fZoc/j1Wp8/PJKXV5Md7cgIk7xrwy/+qwOFTvt3ZFM&#10;EL2CbLHMucqwFATn2SpdgtgrmOc5yKqU/x+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDJ/J+JFQIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDyPaqz3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="53FBA2E6" w14:textId="77777777" w:rsidR="007E1155" w:rsidRDefault="007E1155" w:rsidP="007E1155"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C42B235" w14:textId="49FA2C7C" w:rsidR="00011ECB" w:rsidRPr="000A1C6E" w:rsidRDefault="00011ECB" w:rsidP="003A0B4E">
       <w:pPr>
         <w:pStyle w:val="line"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55BB7EC2" w14:textId="413C4373" w:rsidR="00011ECB" w:rsidRPr="000A1C6E" w:rsidRDefault="00011ECB" w:rsidP="003A0B4E">
       <w:pPr>
         <w:pStyle w:val="line"/>
@@ -1522,51 +1487,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="31DCC4CE" w14:textId="77777777" w:rsidR="001C7DF1" w:rsidRDefault="001C7DF1" w:rsidP="001C7DF1"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5266086E" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:380.35pt;margin-top:73.9pt;width:18pt;height:14.25pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH7LhJLQIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vviCJE2NOEWXLsOA&#10;rhvQ7gNkWbaFyaImKbG7rx8lp6mx7WmYHwRJpA4PD0lvb8ZekZOwToIuabZIKRGaQy11W9JvT4d3&#10;G0qcZ7pmCrQo6bNw9Gb39s12MIXIoQNVC0sQRLtiMCXtvDdFkjjeiZ65BRih0diA7ZnHo22T2rIB&#10;0XuV5Gm6TgawtbHAhXN4ezcZ6S7iN43g/kvTOOGJKily83G1ca3Cmuy2rGgtM53kZxrsH1j0TGoM&#10;eoG6Y56Ro5V/QPWSW3DQ+AWHPoGmkVzEHDCbLP0tm8eOGRFzQXGcucjk/h8sfzh9tUTWWDtKNOux&#10;RE9i9OQ9jORqHeQZjCvQ69Ggnx/xPriGVJ25B/7dEQ37julW3FoLQydYjfSy8DKZPZ1wXACphs9Q&#10;Yxx29BCBxsb2ARDVIIiOZXq+lCZw4XiZ55t1ihaOpmyTZatVjMCKl8fGOv9RQE/CpqQWKx/B2ene&#10;+UCGFS8ukTwoWR+kUvFg22qvLDkx7JJD/M7obu6mNBlKer3KV1P+c5ubQ6Tx+xtELz22u5J9STcX&#10;J1YE1T7oOjajZ1JNe6Ss9FnGoNykoR+rMRYsDwGCxBXUz6irham7cRpx04H9ScmAnV1S9+PIrKBE&#10;fdJYm+tsuQyjEA/L1VWOBzu3VHML0xyhSuopmbZ7P43P0VjZdhhp6gYNt1jPRkatX1md6WP3xhKc&#10;Jy2Mx/wcvV7/B7tfAAAA//8DAFBLAwQUAAYACAAAACEA/VmMnN8AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1oJXdhjgVQgLBDQpqr268TSL8E2w3DW/PcoLjznyananW&#10;k7NsxJj64BXczApg6Jtget8q+Hh/vF4CS1l7o23wqOAbE6zr87NKlyac/BuOm9wyCvGp1Aq6nIeS&#10;89R06HSahQE9eYcQnc50xpabqE8U7iy/LQrBne49fej0gA8dNp+bo1OwXDyPu/Qyf9024mBX+UqO&#10;T19RqcuL6f4OWMYp/8HwW5+qQ02d9uHoTWJWgRSFJJSMhaQNRMiVIGVPihRz4HXF/2+ofwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBH7LhJLQIAAFcEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD9WYyc3wAAAAsBAAAPAAAAAAAAAAAAAAAAAIcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;">
+              <v:shape w14:anchorId="5266086E" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:380.35pt;margin-top:73.9pt;width:18pt;height:14.25pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE3hmXGAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCpEuNOEWXLsOA&#10;rhvQ7QNkWbaFyaImKbGzrx8lu2l2exmmB4EUqUPykNzcjL0iR2GdBF3SbJFSIjSHWuq2pF8+71+t&#10;KXGe6Zop0KKkJ+Hozfbli81gCpFDB6oWliCIdsVgStp5b4okcbwTPXMLMEKjsQHbM4+qbZPasgHR&#10;e5XkaXqVDGBrY4EL5/D1bjLSbcRvGsH9x6ZxwhNVUszNx9vGuwp3st2worXMdJLPabB/yKJnUmPQ&#10;M9Qd84wcrPwNqpfcgoPGLzj0CTSN5CLWgNVk6S/VPHbMiFgLkuPMmSb3/2D5w/HRfLLEj29gxAbG&#10;Ipy5B/7VEQ27julW3FoLQydYjYGzQFkyGFfMXwPVrnABpBo+QI1NZgcPEWhsbB9YwToJomMDTmfS&#10;xegJx8c8X1+laOFoytZZtlrFCKx4+mys8+8E9CQIJbXY0wjOjvfOh2RY8eQSYjlQst5LpaJi22qn&#10;LDky7P8+nhn9JzelyVDS61W+mur/K0Qaz58geulxkJXsS7o+O7EisPZW13HMPJNqkjFlpWcaA3MT&#10;h36sRiJrpCQECKxWUJ+QVwvT3OKeodCB/U7JgDNbUvftwKygRL3X2JvrbLkMQx6V5ep1joq9tFSX&#10;FqY5QpXUUzKJOz8txsFY2XYYaZoGDbfYz0ZGrp+zmtPHuYwtmHcoDP6lHr2eN337AwAA//8DAFBL&#10;AwQUAAYACAAAACEA/VmMnN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;XBB1oJXdhjgVQgLBDQpqr268TSL8E2w3DW/PcoLjznyananWk7NsxJj64BXczApg6Jtget8q+Hh/&#10;vF4CS1l7o23wqOAbE6zr87NKlyac/BuOm9wyCvGp1Aq6nIeS89R06HSahQE9eYcQnc50xpabqE8U&#10;7iy/LQrBne49fej0gA8dNp+bo1OwXDyPu/Qyf9024mBX+UqOT19RqcuL6f4OWMYp/8HwW5+qQ02d&#10;9uHoTWJWgRSFJJSMhaQNRMiVIGVPihRz4HXF/2+ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCE3hmXGAIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQD9WYyc3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="31DCC4CE" w14:textId="77777777" w:rsidR="001C7DF1" w:rsidRDefault="001C7DF1" w:rsidP="001C7DF1"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA1453" w:rsidRPr="007E2135">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Withdrawals will be taken as </w:t>
       </w:r>
       <w:r w:rsidR="00144C26" w:rsidRPr="007E2135">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -2007,148 +1972,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D95CC16" w14:textId="77777777" w:rsidR="00D26068" w:rsidRPr="00D26068" w:rsidRDefault="00D26068" w:rsidP="00D26068">
             <w:pPr>
               <w:pStyle w:val="BodyText1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26068" w:rsidRPr="000A1C6E" w14:paraId="1D78FD62" w14:textId="77777777" w:rsidTr="00F17FE7">
-[...96 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="76981354" w14:textId="055366F8" w:rsidR="001E220B" w:rsidRPr="00ED7EDA" w:rsidRDefault="00C249AA" w:rsidP="00D26068">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1C6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2167,51 +2034,51 @@
       <w:r w:rsidR="000F5936" w:rsidRPr="000A1C6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As per standing order 963 </w:t>
       </w:r>
       <w:r w:rsidR="001C35C7" w:rsidRPr="000A1C6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">please give a description of what the funds will be used </w:t>
       </w:r>
       <w:r w:rsidR="001B2EB1" w:rsidRPr="000A1C6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF6A573" w14:textId="6F4AF985" w:rsidR="00C249AA" w:rsidRPr="004126C5" w:rsidRDefault="001E220B" w:rsidP="00D26068">
+    <w:p w14:paraId="6EF6A573" w14:textId="3244EDB7" w:rsidR="00C249AA" w:rsidRPr="004126C5" w:rsidRDefault="001E220B" w:rsidP="00D26068">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26068">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="001B2EB1" w:rsidRPr="004126C5">
         <w:rPr>
@@ -2249,51 +2116,91 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008609BD" w:rsidRPr="004126C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>invoices/</w:t>
       </w:r>
       <w:r w:rsidR="008B3AD5" w:rsidRPr="004126C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>payment breakdown)</w:t>
+        <w:t>payment breakdown</w:t>
+      </w:r>
+      <w:r w:rsidR="00842781">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90498">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minutes </w:t>
+      </w:r>
+      <w:r w:rsidR="00F712FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of Meetings</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3AD5" w:rsidRPr="004126C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6042E639" w14:textId="01870608" w:rsidR="000A1C6E" w:rsidRPr="004126C5" w:rsidRDefault="000A1C6E" w:rsidP="00D26068">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E32D88F" w14:textId="77777777" w:rsidR="000A1C6E" w:rsidRPr="000A1C6E" w:rsidRDefault="000A1C6E" w:rsidP="00D26068">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -3047,371 +2954,449 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00606046" w:rsidRPr="000A1C6E" w14:paraId="51D4B9BA" w14:textId="77777777" w:rsidTr="00F17FE7">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D7FA22C" w14:textId="4469527C" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00C339A0">
+          <w:p w14:paraId="1D7FA22C" w14:textId="442AD1F5" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00C339A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1C6E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0F38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="006E0F38" w:rsidRPr="006E0F38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DD/MM/YY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3BF198" w14:textId="1DFF0AFB" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00C339A0">
+          <w:p w14:paraId="5E3BF198" w14:textId="4EDCC48B" w:rsidR="00606046" w:rsidRPr="005F6896" w:rsidRDefault="006E0F38" w:rsidP="00C339A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005F6896">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date of Dist</w:t>
+            </w:r>
+            <w:r w:rsidR="00626545" w:rsidRPr="005F6896">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rict Meeting:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CB0485C" w14:textId="77777777" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00606046" w:rsidP="00C339A0">
+          <w:p w14:paraId="3CB0485C" w14:textId="7F82E975" w:rsidR="00606046" w:rsidRPr="000A1C6E" w:rsidRDefault="00626545" w:rsidP="00C339A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4320"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00626545">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DD/MM/YY</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="529D2002" w14:textId="77777777" w:rsidR="00F17FE7" w:rsidRDefault="00F17FE7" w:rsidP="00A8566E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E58C03" w14:textId="5A3C33D4" w:rsidR="00A8566E" w:rsidRPr="000A1C6E" w:rsidRDefault="00C24732" w:rsidP="00A8566E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1C6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Additional Details – if there is anything else you want to tell </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000A1C6E">
+        <w:t>Additional Details – if there is anything else you want to tell us</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8566E" w:rsidRPr="000A1C6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>us</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="50925DA3" w14:textId="3EF0576C" w:rsidR="00DF7C3A" w:rsidRDefault="00DF7C3A" w:rsidP="00F17FE7">
+    <w:p w14:paraId="50925DA3" w14:textId="3EF0576C" w:rsidR="00DF7C3A" w:rsidRDefault="00DF7C3A" w:rsidP="00203F67">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="6" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2556B276" w14:textId="77777777" w:rsidR="00A11819" w:rsidRDefault="00A11819" w:rsidP="00F17FE7">
+    <w:p w14:paraId="2556B276" w14:textId="77777777" w:rsidR="00A11819" w:rsidRDefault="00A11819" w:rsidP="00203F67">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="6" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3714D6AF" w14:textId="01636196" w:rsidR="003D658C" w:rsidRPr="000A1C6E" w:rsidRDefault="003D658C" w:rsidP="003D658C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="675"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1C6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">When completed, please return via email to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="000A1C6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>finance@tmcp.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A1C6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D658C" w:rsidRPr="000A1C6E" w:rsidSect="00D26068">
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="1274" w:bottom="720" w:left="1008" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="364FC003" w14:textId="77777777" w:rsidR="00AB6806" w:rsidRDefault="00AB6806">
+    <w:p w14:paraId="2279501C" w14:textId="77777777" w:rsidR="008C4C92" w:rsidRDefault="008C4C92">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E854E4E" w14:textId="77777777" w:rsidR="00AB6806" w:rsidRDefault="00AB6806">
+    <w:p w14:paraId="43D8D001" w14:textId="77777777" w:rsidR="008C4C92" w:rsidRDefault="008C4C92">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tms Rmn">
     <w:panose1 w:val="02020603040505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41ECBD1A" w14:textId="49054C8E" w:rsidR="00842781" w:rsidRPr="00842781" w:rsidRDefault="00842781">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00842781">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>30</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00842781">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:vertAlign w:val="superscript"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>th</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00842781">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> July 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06EF3134" w14:textId="77777777" w:rsidR="00AB6806" w:rsidRDefault="00AB6806">
+    <w:p w14:paraId="332885E4" w14:textId="77777777" w:rsidR="008C4C92" w:rsidRDefault="008C4C92">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15C2153C" w14:textId="77777777" w:rsidR="00AB6806" w:rsidRDefault="00AB6806">
+    <w:p w14:paraId="44110719" w14:textId="77777777" w:rsidR="008C4C92" w:rsidRDefault="008C4C92">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B4B1C"/>
     <w:rsid w:val="000052A9"/>
     <w:rsid w:val="00007EAC"/>
     <w:rsid w:val="00011ECB"/>
     <w:rsid w:val="00032A9F"/>
     <w:rsid w:val="00055ACB"/>
     <w:rsid w:val="000574D8"/>
@@ -3432,50 +3417,51 @@
     <w:rsid w:val="00121341"/>
     <w:rsid w:val="00125060"/>
     <w:rsid w:val="0012751D"/>
     <w:rsid w:val="00143038"/>
     <w:rsid w:val="00144C26"/>
     <w:rsid w:val="00147D5F"/>
     <w:rsid w:val="0015503E"/>
     <w:rsid w:val="00156A9B"/>
     <w:rsid w:val="00163CA3"/>
     <w:rsid w:val="00167BDC"/>
     <w:rsid w:val="001700AC"/>
     <w:rsid w:val="001711B2"/>
     <w:rsid w:val="00177030"/>
     <w:rsid w:val="00196B16"/>
     <w:rsid w:val="001A4CCD"/>
     <w:rsid w:val="001B2D7F"/>
     <w:rsid w:val="001B2EB1"/>
     <w:rsid w:val="001B61E8"/>
     <w:rsid w:val="001C35C7"/>
     <w:rsid w:val="001C7DF1"/>
     <w:rsid w:val="001D5330"/>
     <w:rsid w:val="001D6106"/>
     <w:rsid w:val="001E04AA"/>
     <w:rsid w:val="001E220B"/>
     <w:rsid w:val="001F30F4"/>
+    <w:rsid w:val="00203F67"/>
     <w:rsid w:val="002042A6"/>
     <w:rsid w:val="00220E62"/>
     <w:rsid w:val="002315AA"/>
     <w:rsid w:val="00235A1B"/>
     <w:rsid w:val="00244337"/>
     <w:rsid w:val="00247D96"/>
     <w:rsid w:val="00260A97"/>
     <w:rsid w:val="00276E46"/>
     <w:rsid w:val="00282646"/>
     <w:rsid w:val="00292D51"/>
     <w:rsid w:val="002A1844"/>
     <w:rsid w:val="002B0FDD"/>
     <w:rsid w:val="002B3E73"/>
     <w:rsid w:val="002B58CA"/>
     <w:rsid w:val="002D2F84"/>
     <w:rsid w:val="002D3D56"/>
     <w:rsid w:val="002E3355"/>
     <w:rsid w:val="002F1AF5"/>
     <w:rsid w:val="002F21D4"/>
     <w:rsid w:val="002F30D6"/>
     <w:rsid w:val="002F45E4"/>
     <w:rsid w:val="002F5AC0"/>
     <w:rsid w:val="00303D26"/>
     <w:rsid w:val="003112D2"/>
     <w:rsid w:val="00320FF5"/>
@@ -3518,289 +3504,302 @@
     <w:rsid w:val="004A45DA"/>
     <w:rsid w:val="004B357F"/>
     <w:rsid w:val="004B37C5"/>
     <w:rsid w:val="004B49BB"/>
     <w:rsid w:val="004B4B1C"/>
     <w:rsid w:val="004C153C"/>
     <w:rsid w:val="004E199F"/>
     <w:rsid w:val="004E7D6D"/>
     <w:rsid w:val="004F3FB0"/>
     <w:rsid w:val="0051054D"/>
     <w:rsid w:val="00521BE2"/>
     <w:rsid w:val="00544D9F"/>
     <w:rsid w:val="00545677"/>
     <w:rsid w:val="005520F1"/>
     <w:rsid w:val="00562ED2"/>
     <w:rsid w:val="00564F23"/>
     <w:rsid w:val="00572443"/>
     <w:rsid w:val="00574A76"/>
     <w:rsid w:val="0058476D"/>
     <w:rsid w:val="0059505C"/>
     <w:rsid w:val="005A2CE9"/>
     <w:rsid w:val="005B315F"/>
     <w:rsid w:val="005B6BD7"/>
     <w:rsid w:val="005D03E0"/>
     <w:rsid w:val="005E1300"/>
+    <w:rsid w:val="005F6896"/>
     <w:rsid w:val="00601513"/>
     <w:rsid w:val="00602F63"/>
     <w:rsid w:val="00606046"/>
     <w:rsid w:val="006076BA"/>
     <w:rsid w:val="00607F40"/>
     <w:rsid w:val="00613E87"/>
     <w:rsid w:val="0061414C"/>
     <w:rsid w:val="0061684F"/>
     <w:rsid w:val="006221DA"/>
+    <w:rsid w:val="00626545"/>
+    <w:rsid w:val="00643D39"/>
     <w:rsid w:val="00647322"/>
     <w:rsid w:val="00654681"/>
     <w:rsid w:val="006553B2"/>
     <w:rsid w:val="00661BD8"/>
     <w:rsid w:val="00675DCD"/>
     <w:rsid w:val="00685928"/>
     <w:rsid w:val="00690058"/>
     <w:rsid w:val="006A16F3"/>
     <w:rsid w:val="006B1EF6"/>
     <w:rsid w:val="006D53A7"/>
+    <w:rsid w:val="006E0F38"/>
     <w:rsid w:val="006F4619"/>
     <w:rsid w:val="0072417E"/>
     <w:rsid w:val="00724679"/>
     <w:rsid w:val="00731AA4"/>
     <w:rsid w:val="007358B6"/>
     <w:rsid w:val="007425AC"/>
     <w:rsid w:val="0074290A"/>
     <w:rsid w:val="00747B76"/>
     <w:rsid w:val="00762D3D"/>
     <w:rsid w:val="007758AC"/>
     <w:rsid w:val="00783917"/>
     <w:rsid w:val="00787C40"/>
     <w:rsid w:val="00793880"/>
     <w:rsid w:val="007977EE"/>
     <w:rsid w:val="007A5800"/>
     <w:rsid w:val="007A6F9B"/>
     <w:rsid w:val="007B3F92"/>
     <w:rsid w:val="007B41BD"/>
     <w:rsid w:val="007C0F18"/>
     <w:rsid w:val="007C39A7"/>
     <w:rsid w:val="007D7A40"/>
     <w:rsid w:val="007E1155"/>
     <w:rsid w:val="007E2135"/>
     <w:rsid w:val="007E6B2F"/>
     <w:rsid w:val="007F1E7F"/>
     <w:rsid w:val="00812AF8"/>
     <w:rsid w:val="00815B50"/>
     <w:rsid w:val="008230D8"/>
     <w:rsid w:val="00830A8D"/>
     <w:rsid w:val="00840FDA"/>
+    <w:rsid w:val="00842781"/>
     <w:rsid w:val="00845C7D"/>
     <w:rsid w:val="00847E5E"/>
     <w:rsid w:val="008609BD"/>
     <w:rsid w:val="00861ECD"/>
     <w:rsid w:val="008636EA"/>
     <w:rsid w:val="008649C4"/>
     <w:rsid w:val="00873ABE"/>
     <w:rsid w:val="008744DC"/>
     <w:rsid w:val="00877C06"/>
     <w:rsid w:val="008839F6"/>
     <w:rsid w:val="008B2FA8"/>
     <w:rsid w:val="008B3AD5"/>
     <w:rsid w:val="008C24D5"/>
     <w:rsid w:val="008C2961"/>
     <w:rsid w:val="008C2A40"/>
+    <w:rsid w:val="008C4C92"/>
     <w:rsid w:val="008D2DC4"/>
     <w:rsid w:val="008D31AF"/>
     <w:rsid w:val="008D490A"/>
     <w:rsid w:val="008E1D3D"/>
     <w:rsid w:val="008E6FA6"/>
     <w:rsid w:val="008F0843"/>
     <w:rsid w:val="00901835"/>
     <w:rsid w:val="00901F23"/>
     <w:rsid w:val="009058F3"/>
     <w:rsid w:val="00934E19"/>
     <w:rsid w:val="00957873"/>
     <w:rsid w:val="00966500"/>
     <w:rsid w:val="00972C88"/>
     <w:rsid w:val="00973A12"/>
     <w:rsid w:val="009815F0"/>
     <w:rsid w:val="009935E1"/>
     <w:rsid w:val="009970FE"/>
     <w:rsid w:val="009A6001"/>
     <w:rsid w:val="009A62F0"/>
     <w:rsid w:val="009C330B"/>
     <w:rsid w:val="009D38BA"/>
     <w:rsid w:val="009D7908"/>
     <w:rsid w:val="009E759F"/>
     <w:rsid w:val="009F38E3"/>
     <w:rsid w:val="009F4380"/>
     <w:rsid w:val="009F6581"/>
     <w:rsid w:val="009F7B98"/>
     <w:rsid w:val="00A117B7"/>
     <w:rsid w:val="00A11819"/>
     <w:rsid w:val="00A35735"/>
     <w:rsid w:val="00A35FEE"/>
     <w:rsid w:val="00A40D7C"/>
     <w:rsid w:val="00A44340"/>
     <w:rsid w:val="00A56A2C"/>
     <w:rsid w:val="00A56E5F"/>
     <w:rsid w:val="00A70FD2"/>
     <w:rsid w:val="00A82597"/>
     <w:rsid w:val="00A8566E"/>
     <w:rsid w:val="00A91E18"/>
     <w:rsid w:val="00A92DDB"/>
     <w:rsid w:val="00A94B0C"/>
     <w:rsid w:val="00AA01B6"/>
     <w:rsid w:val="00AA0B4B"/>
     <w:rsid w:val="00AA0ED5"/>
     <w:rsid w:val="00AA5B0E"/>
+    <w:rsid w:val="00AA660E"/>
     <w:rsid w:val="00AB6806"/>
     <w:rsid w:val="00AB7025"/>
     <w:rsid w:val="00AC0860"/>
     <w:rsid w:val="00AC6B50"/>
+    <w:rsid w:val="00AD7A5F"/>
     <w:rsid w:val="00AE013F"/>
     <w:rsid w:val="00AE50C2"/>
     <w:rsid w:val="00AF07D5"/>
     <w:rsid w:val="00B073D6"/>
     <w:rsid w:val="00B10A6C"/>
     <w:rsid w:val="00B1547C"/>
     <w:rsid w:val="00B332DE"/>
     <w:rsid w:val="00B34A34"/>
     <w:rsid w:val="00B57A5A"/>
     <w:rsid w:val="00B61801"/>
     <w:rsid w:val="00B641A3"/>
     <w:rsid w:val="00B80750"/>
     <w:rsid w:val="00B818B9"/>
     <w:rsid w:val="00B82906"/>
     <w:rsid w:val="00B84D38"/>
     <w:rsid w:val="00B85089"/>
+    <w:rsid w:val="00B90498"/>
     <w:rsid w:val="00B92222"/>
     <w:rsid w:val="00BA0CC1"/>
     <w:rsid w:val="00BB100D"/>
     <w:rsid w:val="00BE2E57"/>
     <w:rsid w:val="00C066E2"/>
     <w:rsid w:val="00C15BF5"/>
     <w:rsid w:val="00C212DE"/>
     <w:rsid w:val="00C22664"/>
     <w:rsid w:val="00C24732"/>
     <w:rsid w:val="00C249AA"/>
     <w:rsid w:val="00C53032"/>
     <w:rsid w:val="00C53539"/>
     <w:rsid w:val="00C57FB7"/>
     <w:rsid w:val="00C61169"/>
     <w:rsid w:val="00C61D84"/>
     <w:rsid w:val="00C72BB7"/>
     <w:rsid w:val="00C85D44"/>
     <w:rsid w:val="00C86CCA"/>
     <w:rsid w:val="00C94B53"/>
     <w:rsid w:val="00CA36D3"/>
     <w:rsid w:val="00CB0865"/>
     <w:rsid w:val="00CB2088"/>
     <w:rsid w:val="00CE5FC6"/>
     <w:rsid w:val="00CF1DB1"/>
     <w:rsid w:val="00CF76D3"/>
     <w:rsid w:val="00D048CA"/>
     <w:rsid w:val="00D111F2"/>
     <w:rsid w:val="00D1399D"/>
     <w:rsid w:val="00D151D4"/>
     <w:rsid w:val="00D26068"/>
     <w:rsid w:val="00D26EFA"/>
+    <w:rsid w:val="00D42E6B"/>
     <w:rsid w:val="00D61821"/>
     <w:rsid w:val="00D62F70"/>
     <w:rsid w:val="00D662DD"/>
     <w:rsid w:val="00D74807"/>
     <w:rsid w:val="00D92511"/>
     <w:rsid w:val="00D9669C"/>
     <w:rsid w:val="00DA2D5B"/>
     <w:rsid w:val="00DA3F46"/>
     <w:rsid w:val="00DB0CCA"/>
     <w:rsid w:val="00DB20ED"/>
     <w:rsid w:val="00DB6981"/>
     <w:rsid w:val="00DC04DC"/>
     <w:rsid w:val="00DC5336"/>
     <w:rsid w:val="00DC5C27"/>
     <w:rsid w:val="00DC7A56"/>
     <w:rsid w:val="00DF073F"/>
+    <w:rsid w:val="00DF2042"/>
     <w:rsid w:val="00DF56D8"/>
     <w:rsid w:val="00DF7C3A"/>
     <w:rsid w:val="00E05069"/>
     <w:rsid w:val="00E07966"/>
     <w:rsid w:val="00E306D1"/>
+    <w:rsid w:val="00E36376"/>
     <w:rsid w:val="00E40E01"/>
     <w:rsid w:val="00E4736E"/>
     <w:rsid w:val="00E65DA3"/>
     <w:rsid w:val="00E76711"/>
     <w:rsid w:val="00E90200"/>
     <w:rsid w:val="00EC22DF"/>
     <w:rsid w:val="00ED24C7"/>
     <w:rsid w:val="00ED7BAB"/>
     <w:rsid w:val="00ED7EDA"/>
     <w:rsid w:val="00EE1114"/>
     <w:rsid w:val="00F12D27"/>
     <w:rsid w:val="00F178BF"/>
     <w:rsid w:val="00F17FE7"/>
     <w:rsid w:val="00F24453"/>
     <w:rsid w:val="00F503F5"/>
     <w:rsid w:val="00F5161A"/>
     <w:rsid w:val="00F62DDF"/>
     <w:rsid w:val="00F65491"/>
     <w:rsid w:val="00F66506"/>
+    <w:rsid w:val="00F712FA"/>
     <w:rsid w:val="00F82CA8"/>
     <w:rsid w:val="00F82F7F"/>
     <w:rsid w:val="00FA1453"/>
     <w:rsid w:val="00FA20AE"/>
     <w:rsid w:val="00FD1194"/>
     <w:rsid w:val="00FF1E86"/>
     <w:rsid w:val="00FF4E7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="209C1B7F"/>
   <w15:docId w15:val="{00663530-C976-473F-A924-626D6D194DC5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4342,72 +4341,72 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C94B53"/>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00276E46"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2139227247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservationenquiries@methodistchurch.org.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finance@tmcp.org.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservationenquiries@methodistchurch.org.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservationenquiries@methodistchurch.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservationenquiries@methodistchurch.org.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finance@tmcp.org.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4664,73 +4663,75 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009966B2109FF83447BD9DD54C28A6F5B3" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7f07310bf7dbee05754f2da06e5b6bdd">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf609e-270b-46b5-8f3d-c520be033900" xmlns:ns3="c2d2ec93-32d4-475b-ac77-62fe8e980c90" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8158411ee4f2125a9236568bfab36658" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009966B2109FF83447BD9DD54C28A6F5B3" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d0978390b56592127400b4c7ad72d6b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ebf609e-270b-46b5-8f3d-c520be033900" xmlns:ns3="c2d2ec93-32d4-475b-ac77-62fe8e980c90" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a9315a4ae0dc4e3a1fcc005f3ac99ae" ns2:_="" ns3:_="">
     <xsd:import namespace="7ebf609e-270b-46b5-8f3d-c520be033900"/>
     <xsd:import namespace="c2d2ec93-32d4-475b-ac77-62fe8e980c90"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ebf609e-270b-46b5-8f3d-c520be033900" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4751,50 +4752,60 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2d02993b-428c-45c3-ab0b-c12a5f6d1e3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2d2ec93-32d4-475b-ac77-62fe8e980c90" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -4915,91 +4926,117 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ebf609e-270b-46b5-8f3d-c520be033900">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="c2d2ec93-32d4-475b-ac77-62fe8e980c90" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A32B58B-F3DA-45E3-BED7-5C0D2FAA2479}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B3490FE-20BD-40F4-BE53-53FF782EA56D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7ebf609e-270b-46b5-8f3d-c520be033900"/>
+    <ds:schemaRef ds:uri="c2d2ec93-32d4-475b-ac77-62fe8e980c90"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3328B102-A7F1-4438-8CF4-ED73DF4AFA32}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3328B102-A7F1-4438-8CF4-ED73DF4AFA32}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58B0ECC8-9BB2-44E5-BB85-70E29FCFF544}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58B0ECC8-9BB2-44E5-BB85-70E29FCFF544}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7ebf609e-270b-46b5-8f3d-c520be033900"/>
+    <ds:schemaRef ds:uri="c2d2ec93-32d4-475b-ac77-62fe8e980c90"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>196</Words>
-  <Characters>1119</Characters>
+  <Words>191</Words>
+  <Characters>1015</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>The Methodist Church</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1313</CharactersWithSpaces>
+  <CharactersWithSpaces>1224</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>1179731</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.methodist.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063238</vt:i4>
       </vt:variant>
       <vt:variant>