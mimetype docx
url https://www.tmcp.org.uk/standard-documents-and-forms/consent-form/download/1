--- v0 (2026-05-17)
+++ v1 (2026-07-17)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="631ECEED" w14:textId="77777777" w:rsidR="005C3A93" w:rsidRDefault="008A5CE2" w:rsidP="00617A51">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK14"/>
       <w:bookmarkStart w:id="3" w:name="OLE_LINK15"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E3C9A7A" wp14:editId="75FF3E1E">
             <wp:extent cx="1679944" cy="350106"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -224,59 +228,59 @@
       </w:r>
       <w:r w:rsidR="004A3BFD">
         <w:t xml:space="preserve">complete your contact details and then </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tick all relevant boxes to indicate your consent.  You may consent to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the purposes, any number of the purposes or none of the purposes.  If you do not consent to </w:t>
       </w:r>
       <w:r w:rsidR="00532E5E">
         <w:t>the Managing Trustee Body</w:t>
       </w:r>
       <w:r w:rsidR="00532E5E" w:rsidDel="00532E5E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">using your information for the purposes listed below then we will not </w:t>
+        <w:t xml:space="preserve">using your information for the purposes listed </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>contact</w:t>
+        <w:t>below</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> you</w:t>
+        <w:t xml:space="preserve"> then we will not contact you</w:t>
       </w:r>
       <w:r w:rsidR="004A3BFD">
         <w:t xml:space="preserve"> for those purposes</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219B5F22" w14:textId="77777777" w:rsidR="004A3BFD" w:rsidRDefault="004A3BFD" w:rsidP="00501172">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="609D53D9" w14:textId="77777777" w:rsidR="0042087B" w:rsidRPr="000858CC" w:rsidRDefault="0042087B" w:rsidP="0042087B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2086,132 +2090,128 @@
           <w:p w14:paraId="4087C2B8" w14:textId="77777777" w:rsidR="00B94908" w:rsidRPr="0042087B" w:rsidRDefault="00B94908" w:rsidP="00233619">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0042087B">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0042087B">
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3345D381" w14:textId="77777777" w:rsidR="00B94908" w:rsidRPr="0042087B" w:rsidRDefault="00B94908" w:rsidP="00233619">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0042087B">
               <w:t>To include my photographic images for the following purposes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18CFBA5B" w14:textId="77777777" w:rsidR="00B94908" w:rsidRPr="0042087B" w:rsidRDefault="00B94908" w:rsidP="00233619">
+          <w:p w14:paraId="18CFBA5B" w14:textId="2D7EA598" w:rsidR="00B94908" w:rsidRPr="0042087B" w:rsidRDefault="00B94908" w:rsidP="00233619">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042087B">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">This does not supersede the Safeguarding Consent Form for Photography.  Please refer separately to the </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="005C3A93">
+              <w:r w:rsidRPr="00D42436">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Safeguarding Consent Form</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0042087B">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> if Safeguarding matters are an issue</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="742CFB43" w14:textId="77777777" w:rsidR="00B94908" w:rsidRPr="0042087B" w:rsidRDefault="00B94908" w:rsidP="00233619">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CB0411B" w14:textId="77777777" w:rsidR="00B94908" w:rsidRPr="0042087B" w:rsidRDefault="00B94908" w:rsidP="00233619">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0042087B">
               <w:t xml:space="preserve">Public display of </w:t>
             </w:r>
             <w:r w:rsidR="00197441" w:rsidRPr="0042087B">
               <w:t>the Managing Trustee Body’s</w:t>
             </w:r>
             <w:r w:rsidR="00197441" w:rsidRPr="0042087B" w:rsidDel="00197441">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0042087B">
               <w:t>events;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="10BEAE1C" w14:textId="77777777" w:rsidR="00B94908" w:rsidRPr="0042087B" w:rsidRDefault="00B94908" w:rsidP="00233619">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0042087B">
               <w:t xml:space="preserve">Inclusion in </w:t>
             </w:r>
             <w:r w:rsidR="00197441" w:rsidRPr="0042087B">
               <w:t>the Managing Trustee Body’s</w:t>
             </w:r>
             <w:r w:rsidR="00197441" w:rsidRPr="0042087B" w:rsidDel="00197441">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0042087B">
               <w:t>Newsletters;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7E2A210A" w14:textId="77777777" w:rsidR="00B94908" w:rsidRPr="0042087B" w:rsidRDefault="00B94908" w:rsidP="00233619">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0042087B">
               <w:t xml:space="preserve">Publication on </w:t>
             </w:r>
             <w:r w:rsidR="00197441" w:rsidRPr="0042087B">
               <w:t>the Managing Trustee Body’s</w:t>
             </w:r>
             <w:r w:rsidR="00197441" w:rsidRPr="0042087B" w:rsidDel="00197441">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0042087B">
               <w:t>Social Media Platforms</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="314277AB" w14:textId="77777777" w:rsidR="00B94908" w:rsidRPr="0042087B" w:rsidRDefault="00B94908" w:rsidP="00233619">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -2807,167 +2807,207 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> please contact TMC</w:t>
       </w:r>
       <w:r w:rsidR="00D6032B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>P Data Protection for further assistance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C89D1A5" w14:textId="20C2BC85" w:rsidR="00D11733" w:rsidRDefault="00D11733" w:rsidP="00BC30D5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69C706D1" w14:textId="4649375F" w:rsidR="00185103" w:rsidRPr="00185103" w:rsidRDefault="00185103" w:rsidP="00185103">
+    <w:p w14:paraId="69C706D1" w14:textId="5DE23CE6" w:rsidR="00185103" w:rsidRPr="00185103" w:rsidRDefault="00185103" w:rsidP="00185103">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>V2.1 – 13/7/21</w:t>
+        <w:t>V2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45DD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45DD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/7/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45DD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00185103" w:rsidRPr="00185103">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73CD3E23" w14:textId="77777777" w:rsidR="004C576D" w:rsidRDefault="004C576D" w:rsidP="004C576D">
+    <w:p w14:paraId="23B86248" w14:textId="77777777" w:rsidR="004243B8" w:rsidRDefault="004243B8" w:rsidP="004C576D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A5AC3D7" w14:textId="77777777" w:rsidR="004C576D" w:rsidRDefault="004C576D" w:rsidP="004C576D">
+    <w:p w14:paraId="3D768431" w14:textId="77777777" w:rsidR="004243B8" w:rsidRDefault="004243B8" w:rsidP="004C576D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="37867216"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1FA8CB8A" w14:textId="77777777" w:rsidR="004C576D" w:rsidRDefault="004C576D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -2976,76 +3016,76 @@
         </w:r>
         <w:r w:rsidR="008A5CE2">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="29953092" w14:textId="77777777" w:rsidR="004C576D" w:rsidRDefault="004C576D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BFEF238" w14:textId="77777777" w:rsidR="004C576D" w:rsidRDefault="004C576D" w:rsidP="004C576D">
+    <w:p w14:paraId="27ACA534" w14:textId="77777777" w:rsidR="004243B8" w:rsidRDefault="004243B8" w:rsidP="004C576D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AEC63B7" w14:textId="77777777" w:rsidR="004C576D" w:rsidRDefault="004C576D" w:rsidP="004C576D">
+    <w:p w14:paraId="397BB750" w14:textId="77777777" w:rsidR="004243B8" w:rsidRDefault="004243B8" w:rsidP="004C576D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054A1E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CD46D70"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3915,247 +3955,254 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1803887687">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="268316896">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1263803146">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="150025392">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="494541233">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="227885180">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1230194885">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="554973614">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="183129539">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005551FE"/>
     <w:rsid w:val="000040EE"/>
     <w:rsid w:val="00004E0E"/>
     <w:rsid w:val="00040FC8"/>
     <w:rsid w:val="00045E9C"/>
     <w:rsid w:val="00063455"/>
     <w:rsid w:val="000C2632"/>
     <w:rsid w:val="000D21F3"/>
     <w:rsid w:val="000D614C"/>
     <w:rsid w:val="00160B79"/>
     <w:rsid w:val="00185103"/>
     <w:rsid w:val="00197441"/>
+    <w:rsid w:val="001A34D2"/>
     <w:rsid w:val="001D7ADE"/>
     <w:rsid w:val="001E5D06"/>
     <w:rsid w:val="00206118"/>
     <w:rsid w:val="00216245"/>
     <w:rsid w:val="002175CE"/>
     <w:rsid w:val="00231029"/>
     <w:rsid w:val="0026161B"/>
     <w:rsid w:val="002A2CDD"/>
     <w:rsid w:val="002A6644"/>
     <w:rsid w:val="002B4473"/>
     <w:rsid w:val="002C2040"/>
     <w:rsid w:val="002D2060"/>
     <w:rsid w:val="0034197C"/>
     <w:rsid w:val="003764C6"/>
     <w:rsid w:val="003F10E2"/>
     <w:rsid w:val="003F6C2C"/>
     <w:rsid w:val="0042087B"/>
+    <w:rsid w:val="004243B8"/>
     <w:rsid w:val="004633F0"/>
     <w:rsid w:val="004A3BFD"/>
     <w:rsid w:val="004C576D"/>
     <w:rsid w:val="004D174C"/>
     <w:rsid w:val="004E13B7"/>
     <w:rsid w:val="004F213E"/>
     <w:rsid w:val="00500137"/>
     <w:rsid w:val="00501172"/>
     <w:rsid w:val="00532E5E"/>
     <w:rsid w:val="00536699"/>
     <w:rsid w:val="005459F9"/>
     <w:rsid w:val="005551FE"/>
     <w:rsid w:val="00592B7B"/>
     <w:rsid w:val="005C0082"/>
     <w:rsid w:val="005C2416"/>
     <w:rsid w:val="005C3A93"/>
     <w:rsid w:val="005C7955"/>
     <w:rsid w:val="005D0B10"/>
     <w:rsid w:val="00617A51"/>
     <w:rsid w:val="00626B3C"/>
     <w:rsid w:val="006429F5"/>
     <w:rsid w:val="00662187"/>
     <w:rsid w:val="00671979"/>
     <w:rsid w:val="00674A80"/>
     <w:rsid w:val="00684BB1"/>
     <w:rsid w:val="00685070"/>
     <w:rsid w:val="00685C87"/>
     <w:rsid w:val="006A6589"/>
     <w:rsid w:val="006A7515"/>
     <w:rsid w:val="006E5990"/>
     <w:rsid w:val="00702704"/>
+    <w:rsid w:val="00703BE9"/>
     <w:rsid w:val="00764955"/>
     <w:rsid w:val="00786745"/>
     <w:rsid w:val="007B44A2"/>
     <w:rsid w:val="007C0BCF"/>
     <w:rsid w:val="007F08ED"/>
     <w:rsid w:val="00814122"/>
     <w:rsid w:val="00826091"/>
     <w:rsid w:val="008560DB"/>
     <w:rsid w:val="008A5CE2"/>
     <w:rsid w:val="00980FE7"/>
     <w:rsid w:val="009A614E"/>
     <w:rsid w:val="009F2858"/>
     <w:rsid w:val="00A15CF2"/>
+    <w:rsid w:val="00A36445"/>
+    <w:rsid w:val="00A45DD4"/>
     <w:rsid w:val="00A80EB2"/>
     <w:rsid w:val="00A819E1"/>
     <w:rsid w:val="00AA2726"/>
     <w:rsid w:val="00AD1146"/>
     <w:rsid w:val="00AF2BFE"/>
     <w:rsid w:val="00AF61AC"/>
     <w:rsid w:val="00B064A6"/>
     <w:rsid w:val="00B256F6"/>
     <w:rsid w:val="00B3660F"/>
     <w:rsid w:val="00B426EF"/>
     <w:rsid w:val="00B50B2D"/>
     <w:rsid w:val="00B712EC"/>
     <w:rsid w:val="00B94908"/>
     <w:rsid w:val="00BC30D5"/>
     <w:rsid w:val="00BF000A"/>
     <w:rsid w:val="00C12AB0"/>
     <w:rsid w:val="00C165F3"/>
+    <w:rsid w:val="00C30152"/>
     <w:rsid w:val="00C90606"/>
     <w:rsid w:val="00CC1FD4"/>
     <w:rsid w:val="00CF23D4"/>
     <w:rsid w:val="00D11733"/>
+    <w:rsid w:val="00D42436"/>
     <w:rsid w:val="00D56635"/>
     <w:rsid w:val="00D6032B"/>
     <w:rsid w:val="00D66A85"/>
     <w:rsid w:val="00D82A51"/>
     <w:rsid w:val="00DE0A17"/>
     <w:rsid w:val="00DE668B"/>
     <w:rsid w:val="00E13CF9"/>
     <w:rsid w:val="00E2751B"/>
     <w:rsid w:val="00E44B0E"/>
     <w:rsid w:val="00E8739A"/>
     <w:rsid w:val="00ED4988"/>
     <w:rsid w:val="00EE11ED"/>
     <w:rsid w:val="00EE22F4"/>
     <w:rsid w:val="00F060A6"/>
     <w:rsid w:val="00F57888"/>
     <w:rsid w:val="00FB0393"/>
     <w:rsid w:val="00FE7634"/>
     <w:rsid w:val="00FF0E1F"/>
     <w:rsid w:val="00FF2015"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1885E3A8"/>
   <w15:docId w15:val="{4CB878D0-4ECF-46F7-B019-0BD3F4815358}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4756,55 +4803,67 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004C576D"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00685070"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D42436"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="164632751">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1903249723">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4957,51 +5016,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2038383888">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.methodist.org.uk/for-ministers-and-office-holders/safeguarding/policies-procedure-and-information/forms/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.methodist.org.uk/safeguarding/policies-procedure-and-information/forms/consent-forms-for-use-of-photography-and-video/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5245,71 +5304,256 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010081EE2D1BF223BE4C8211C5FED4BE2E28" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="01765f65d1dad4117186bbcad2c2022a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="03e2bd28-4280-40e7-bd9f-6d568e96f4ec" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2074f47d0bba840ecf42e357caff47e3" ns2:_="">
+    <xsd:import namespace="03e2bd28-4280-40e7-bd9f-6d568e96f4ec"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="03e2bd28-4280-40e7-bd9f-6d568e96f4ec" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82EC18F1-4827-4A8B-A2BA-838773AA3A10}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61A9F941-6E60-46DD-B4D8-3D80309B16D2}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{962CA1B0-5F45-4808-9D8C-358C70CD7A2F}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>707</Words>
-  <Characters>4035</Characters>
+  <Words>769</Words>
+  <Characters>3984</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>9</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>173</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4733</CharactersWithSpaces>
+  <CharactersWithSpaces>4662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Andrew Maxfield</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010081EE2D1BF223BE4C8211C5FED4BE2E28</vt:lpwstr>
+  </property>
+</Properties>
+</file>