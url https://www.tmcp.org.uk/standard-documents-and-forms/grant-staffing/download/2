--- v0 (2026-04-29)
+++ v1 (2026-07-21)
@@ -1,609 +1,754 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10188" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1146"/>
         <w:gridCol w:w="9042"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00196DCA" w:rsidTr="00820D0E">
+      <w:tr w:rsidR="00196DCA" w14:paraId="5EDB14C8" w14:textId="77777777" w:rsidTr="00820D0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00196DCA" w:rsidRPr="00035544" w:rsidRDefault="00964D79" w:rsidP="00352DFE">
+          <w:p w14:paraId="011F4354" w14:textId="77777777" w:rsidR="00196DCA" w:rsidRPr="00035544" w:rsidRDefault="00964D79" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="127A6E44" wp14:editId="7DE4EA5D">
                   <wp:extent cx="581025" cy="790575"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="581025" cy="790575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00196DCA">
+          <w:p w14:paraId="27669827" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00196DCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00196DCA" w:rsidRDefault="00372AC8" w:rsidP="00196DCA">
+          <w:p w14:paraId="25E7D135" w14:textId="77777777" w:rsidR="00196DCA" w:rsidRDefault="00372AC8" w:rsidP="00196DCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Application for a grant towards </w:t>
             </w:r>
             <w:r w:rsidR="00DB2531">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Staffing</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00196DCA" w:rsidRPr="00035544" w:rsidRDefault="00196DCA" w:rsidP="00196DCA">
+          <w:p w14:paraId="4951B6B5" w14:textId="77777777" w:rsidR="00196DCA" w:rsidRPr="00035544" w:rsidRDefault="00196DCA" w:rsidP="00196DCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B437BE" w:rsidRDefault="00B437BE" w:rsidP="00352DFE">
+    <w:p w14:paraId="15B928B5" w14:textId="77777777" w:rsidR="00B437BE" w:rsidRDefault="00B437BE" w:rsidP="00352DFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2660"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2567"/>
+        <w:gridCol w:w="2624"/>
+        <w:gridCol w:w="4818"/>
+        <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00372AC8" w:rsidTr="00201F37">
+      <w:tr w:rsidR="00372AC8" w14:paraId="16893420" w14:textId="77777777" w:rsidTr="00201F37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
+          <w:p w14:paraId="7B5B5861" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00372AC8" w:rsidRPr="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
+          <w:p w14:paraId="7A5A7D04" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRPr="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00372AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Project Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7528" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
+          <w:p w14:paraId="7C7B0559" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00372AC8" w:rsidTr="00201F37">
+      <w:tr w:rsidR="00372AC8" w14:paraId="0804153C" w14:textId="77777777" w:rsidTr="00201F37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
+          <w:p w14:paraId="28A16ECB" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicant Organisation</w:t>
             </w:r>
             <w:r w:rsidR="00201F37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Name of Church</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7528" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
+          <w:p w14:paraId="542419F1" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00201F37" w:rsidTr="00201F37">
+      <w:tr w:rsidR="00201F37" w14:paraId="7941EDE0" w14:textId="77777777" w:rsidTr="00201F37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00352DFE">
+          <w:p w14:paraId="1FAF5ABE" w14:textId="77777777" w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>District name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00352DFE">
+          <w:p w14:paraId="2538EA7D" w14:textId="77777777" w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00352DFE">
+          <w:p w14:paraId="1388917C" w14:textId="77777777" w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>District Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00201F37" w:rsidTr="00201F37">
+      <w:tr w:rsidR="00201F37" w14:paraId="08A3BB55" w14:textId="77777777" w:rsidTr="00201F37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00372AC8">
+          <w:p w14:paraId="714FB48A" w14:textId="77777777" w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00372AC8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Circuit name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00352DFE">
+          <w:p w14:paraId="19CE103D" w14:textId="77777777" w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00352DFE">
+          <w:p w14:paraId="1151C29D" w14:textId="77777777" w:rsidR="00201F37" w:rsidRDefault="00201F37" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Circuit Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00196DCA" w:rsidRDefault="00196DCA" w:rsidP="00352DFE">
+    <w:p w14:paraId="0C566B7F" w14:textId="77777777" w:rsidR="00196DCA" w:rsidRDefault="00196DCA" w:rsidP="00352DFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00372AC8" w:rsidRPr="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
+    <w:p w14:paraId="6A66A2C7" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRPr="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Correspondent for Application</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3085"/>
-        <w:gridCol w:w="7103"/>
+        <w:gridCol w:w="3037"/>
+        <w:gridCol w:w="6925"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00372AC8" w:rsidTr="00372AC8">
+      <w:tr w:rsidR="00372AC8" w14:paraId="45DE0EEB" w14:textId="77777777" w:rsidTr="00372AC8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRPr="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
+          <w:p w14:paraId="7E7F9C9B" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRPr="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
+          <w:p w14:paraId="00A7F13B" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00372AC8" w:rsidTr="00776AC9">
+      <w:tr w:rsidR="00372AC8" w14:paraId="4D2EEF2E" w14:textId="77777777" w:rsidTr="00776AC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
+          <w:p w14:paraId="72EF26D5" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
+          <w:p w14:paraId="5BB1C066" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00372AC8" w:rsidTr="00776AC9">
+      <w:tr w:rsidR="00372AC8" w14:paraId="54FCF353" w14:textId="77777777" w:rsidTr="00776AC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
+          <w:p w14:paraId="1C9AA7A8" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email &amp; Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
+          <w:p w14:paraId="741E99BE" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00372AC8" w:rsidTr="00776AC9">
+      <w:tr w:rsidR="00372AC8" w14:paraId="5C583CA7" w14:textId="77777777" w:rsidTr="00776AC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
+          <w:p w14:paraId="070FA72D" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
-[...7 lines deleted...]
-          <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
+          <w:p w14:paraId="7E8D0BA9" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="040559F2" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00776AC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
+    <w:p w14:paraId="401BC529" w14:textId="77777777" w:rsidR="00372AC8" w:rsidRDefault="00372AC8" w:rsidP="00352DFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00252487" w:rsidRDefault="00252487" w:rsidP="00352DFE">
+    <w:p w14:paraId="2FE5C71A" w14:textId="77777777" w:rsidR="001F28CC" w:rsidRDefault="001F28CC" w:rsidP="001F28CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B33879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please confirm that you understand and agree that if a Grant is awarded and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>not claimed within two years. It will be revoked unless Managing Trustees have notified TMCP a valid reason for the delay in claiming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This enables TMCP to continue awarding grants across the Connexion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D13F0D0" w14:textId="77777777" w:rsidR="001F28CC" w:rsidRDefault="001F28CC" w:rsidP="001F28CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210A102A" w14:textId="77777777" w:rsidR="001F28CC" w:rsidRDefault="001F28CC" w:rsidP="001F28CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1335"/>
+        </w:tabs>
+        <w:ind w:left="1335"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A1AE25E" wp14:editId="146AF217">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>13335</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>66675</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="581025" cy="333375"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="296284133" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="581025" cy="333375"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3145F363" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.05pt;margin-top:5.25pt;width:45.75pt;height:26.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsXG3XTAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZO2COkXQIsOA&#10;oC3QDj2zshQbkEWNUuJkXz9Kdpu222mYDwopUk/k02MuLg+tFXtNoUFXysloLIV2CqvGbUv542H9&#10;6VyKEMFVYNHpUh51kJfLjx8uOr/QU6zRVpoEg7iw6Hwp6xj9oiiCqnULYYReOw4apBYiu7QtKoKO&#10;0VtbTMfjL0WHVHlCpUPg3es+KJcZ3xit4q0xQUdhS8m1xbxSXp/SWiwvYLEl8HWjhjLgH6pooXF8&#10;6QvUNUQQO2r+gGobRRjQxJHCtkBjGqVzD9zNZPyum/savM69MDnBv9AU/h+sutnf+ztiGjofFoHN&#10;1MXBUJt+uT5xyGQdX8jShygUb87PJ+PpXArFoc/8nc0TmcXpsKcQv2lsRTJKSfwWmSLYb0LsU59T&#10;0l0O1421+T2sEx2DThhSKGBVGAuRzdZXpQxuKwXYLctNRcqIAW1TpdMJJxzDlSWxB35xFkqF3QOX&#10;LIWFEDnAfeRvKPbN0VTONYS6P5xDQ5p1CVpnQQ3Vn/hK1hNWxzsShL3CglfrhtE2fOkdEEuKxcdj&#10;Em95MRa5PRwsKWqkX3/bT/n80hyVomOJcu8/d0Cae/nuWANfJ7NZ0nR2ZvOzKTv0OvL0OuJ27RUy&#10;JxMeSK+ymfKjfTYNYfvI07RKt3IInOK7e5YH5yr2o8PzqPRqldNYxx7ixt17lcATT4nHh8MjkB/e&#10;PvIL3OCznGHxTgJ9bi+C1S6iabI+TryyrpLDM5AVNsxrGrLXfs46/assfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKofb4TbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SNyo3VaN&#10;SohToSAQElxouXBz4yWOEq+j2G3C27Oc6HF+NPMVu9n34oxjbANpWC4UCKQ62JYaDZ+H57stiJgM&#10;WdMHQg0/GGFXXl8VJrdhog8871MjeIRibjS4lIZcylg79CYuwoDE2XcYvUksx0ba0Uw87nu5UiqT&#10;3rTED84MWDmsu/3Ja/h62b5P1TQ5lBvZHV4rlb09dVrf3syPDyASzum/DH/4jA4lMx3DiWwUvYbV&#10;kotsqw0Iju/XGYijhmytQJaFvMQvfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCsXG3X&#10;TAIAAJ0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCq&#10;H2+E2wAAAAYBAAAPAAAAAAAAAAAAAAAAAKYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight=".25pt">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>We understand and agree that the Grant will be revoked if not claimed within Three   Years of being awarded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1458376E" w14:textId="77777777" w:rsidR="00CA323A" w:rsidRDefault="00CA323A" w:rsidP="00352DFE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD73698" w14:textId="77777777" w:rsidR="00CA323A" w:rsidRDefault="00CA323A" w:rsidP="00352DFE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04677E5B" w14:textId="77777777" w:rsidR="00252487" w:rsidRDefault="00252487" w:rsidP="00352DFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the section </w:t>
       </w:r>
       <w:r w:rsidR="00BF6F47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -616,1916 +761,1947 @@
         </w:rPr>
         <w:t>case for a grant to be approved</w:t>
       </w:r>
       <w:r w:rsidR="00DB2531">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10188"/>
+        <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00252487" w:rsidTr="00035544">
+      <w:tr w:rsidR="00252487" w14:paraId="3096ADC6" w14:textId="77777777" w:rsidTr="00035544">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF6F47" w:rsidRDefault="00DB2531" w:rsidP="00352DFE">
+          <w:p w14:paraId="11670EFA" w14:textId="77777777" w:rsidR="00BF6F47" w:rsidRDefault="00DB2531" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Details of the District, Circuit or Church to which the staffing role applies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF6F47" w:rsidRPr="00035544" w:rsidRDefault="00BF6F47" w:rsidP="00352DFE">
-[...23 lines deleted...]
-          <w:p w:rsidR="007E1EBB" w:rsidRPr="00035544" w:rsidRDefault="007E1EBB" w:rsidP="00352DFE">
+          <w:p w14:paraId="39B63CDA" w14:textId="77777777" w:rsidR="00BF6F47" w:rsidRPr="00035544" w:rsidRDefault="00BF6F47" w:rsidP="00352DFE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F493B3C" w14:textId="77777777" w:rsidR="00BF6F47" w:rsidRDefault="00BF6F47" w:rsidP="00352DFE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57721D93" w14:textId="77777777" w:rsidR="00F53770" w:rsidRPr="00035544" w:rsidRDefault="00F53770" w:rsidP="00352DFE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FE573C2" w14:textId="77777777" w:rsidR="007E1EBB" w:rsidRPr="00035544" w:rsidRDefault="007E1EBB" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E1EBB" w:rsidTr="00DB2531">
+      <w:tr w:rsidR="007E1EBB" w14:paraId="56D33B0B" w14:textId="77777777" w:rsidTr="00DB2531">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E1EBB" w:rsidRPr="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00352DFE">
+          <w:p w14:paraId="1F9545AC" w14:textId="77777777" w:rsidR="007E1EBB" w:rsidRPr="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2531">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Please include details </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>of the Job Description and how this is a new development.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F53770" w:rsidRDefault="00F53770" w:rsidP="00352DFE">
+          <w:p w14:paraId="3C9E8890" w14:textId="77777777" w:rsidR="00F53770" w:rsidRDefault="00F53770" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F53770" w:rsidRDefault="00F53770" w:rsidP="00352DFE">
+          <w:p w14:paraId="28E9D52E" w14:textId="77777777" w:rsidR="00F53770" w:rsidRDefault="00F53770" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F53770" w:rsidRDefault="00F53770" w:rsidP="00352DFE">
+          <w:p w14:paraId="2DA40986" w14:textId="77777777" w:rsidR="00F53770" w:rsidRDefault="00F53770" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
+          <w:p w14:paraId="090E1BEC" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
+          <w:p w14:paraId="7D51CFB9" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
+          <w:p w14:paraId="469AE5BE" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
+          <w:p w14:paraId="3F6C757A" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
+          <w:p w14:paraId="3EE39FCA" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
+          <w:p w14:paraId="3D75D363" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D07910" w:rsidRPr="00284509" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
+          <w:p w14:paraId="6C3B4FFC" w14:textId="77777777" w:rsidR="00D07910" w:rsidRPr="00284509" w:rsidRDefault="00D07910" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007E1EBB" w:rsidRPr="00035544" w:rsidRDefault="007E1EBB" w:rsidP="00352DFE">
-[...7 lines deleted...]
-          <w:p w:rsidR="007E1EBB" w:rsidRPr="00035544" w:rsidRDefault="007E1EBB" w:rsidP="00352DFE">
+          <w:p w14:paraId="3A785A47" w14:textId="77777777" w:rsidR="007E1EBB" w:rsidRPr="00035544" w:rsidRDefault="007E1EBB" w:rsidP="00352DFE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="362C26A4" w14:textId="77777777" w:rsidR="007E1EBB" w:rsidRPr="00035544" w:rsidRDefault="007E1EBB" w:rsidP="00352DFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00196DCA" w:rsidRDefault="00196DCA" w:rsidP="00912FC4">
+    <w:p w14:paraId="008CEA32" w14:textId="77777777" w:rsidR="00196DCA" w:rsidRDefault="00196DCA" w:rsidP="00912FC4">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7514A87A" w14:textId="0A9844A3" w:rsidR="001F28CC" w:rsidRDefault="002A6651" w:rsidP="00912FC4">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5103"/>
-        <w:gridCol w:w="5104"/>
+        <w:gridCol w:w="4998"/>
+        <w:gridCol w:w="4998"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB2531" w:rsidTr="00DB2531">
+      <w:tr w:rsidR="00DB2531" w14:paraId="7B6C6BAD" w14:textId="77777777" w:rsidTr="00DB2531">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB2531" w:rsidRPr="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00DB2531">
+          <w:p w14:paraId="3901216F" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRPr="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00DB2531">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Financial and Timing Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2531" w:rsidTr="00DB2531">
+      <w:tr w:rsidR="00DB2531" w14:paraId="6A022E10" w14:textId="77777777" w:rsidTr="00DB2531">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00D04329">
+          <w:p w14:paraId="096BB4AD" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00D04329">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Anticipated Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00D04329">
+          <w:p w14:paraId="03FF08D3" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00D04329">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Anticipated End Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2531" w:rsidTr="00DB2531">
+      <w:tr w:rsidR="00DB2531" w14:paraId="07D6B59A" w14:textId="77777777" w:rsidTr="00DB2531">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00D04329">
+          <w:p w14:paraId="70AE0A7B" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00D04329">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>TOTAL Amount applied for</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00D04329">
+          <w:p w14:paraId="5FD4F563" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00D04329">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00715ABC" w:rsidTr="00B26BAE">
+      <w:tr w:rsidR="00715ABC" w14:paraId="60B3607E" w14:textId="77777777" w:rsidTr="00B26BAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006F0980" w:rsidRDefault="006F0980" w:rsidP="00912FC4">
-[...7 lines deleted...]
-          <w:p w:rsidR="00715ABC" w:rsidRDefault="00715ABC" w:rsidP="00912FC4">
+          <w:p w14:paraId="5301983B" w14:textId="77777777" w:rsidR="006F0980" w:rsidRDefault="006F0980" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F39ED9D" w14:textId="77777777" w:rsidR="00715ABC" w:rsidRDefault="00715ABC" w:rsidP="00912FC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Please note: Grants will be for ‘priming the pump’ of an appointment but not for on-going funding.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="006F0980" w:rsidRDefault="006F0980" w:rsidP="00912FC4">
+              <w:t xml:space="preserve">Please note: Grants will be for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E185C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘priming the pump’ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of an appointment but not for on-going funding.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C5DAC99" w14:textId="77777777" w:rsidR="006F0980" w:rsidRDefault="006F0980" w:rsidP="00912FC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00912FC4">
+    <w:p w14:paraId="5C89A5CD" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00912FC4">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F0980" w:rsidRDefault="006F0980" w:rsidP="00912FC4">
+    <w:p w14:paraId="27AA961F" w14:textId="77777777" w:rsidR="006F0980" w:rsidRDefault="006F0980" w:rsidP="00912FC4">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10188"/>
+        <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB2531" w:rsidRPr="00035544" w:rsidTr="00776AC9">
+      <w:tr w:rsidR="00DB2531" w:rsidRPr="00035544" w14:paraId="4DD79D1B" w14:textId="77777777" w:rsidTr="00776AC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB2531" w:rsidRPr="00035544" w:rsidRDefault="00DB2531" w:rsidP="00776AC9">
+          <w:p w14:paraId="564DE546" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRPr="00035544" w:rsidRDefault="00DB2531" w:rsidP="00776AC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00035544">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Have you appli</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ed for other sources of funding</w:t>
             </w:r>
             <w:r w:rsidRPr="00035544">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Circuit / District / other</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB2531" w:rsidRPr="00284509" w:rsidRDefault="00DB2531" w:rsidP="00776AC9">
+          <w:p w14:paraId="0561893F" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRPr="00284509" w:rsidRDefault="00DB2531" w:rsidP="00776AC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284509">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please give details</w:t>
             </w:r>
             <w:r w:rsidR="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> including what is applied for and what is confirmed</w:t>
             </w:r>
             <w:r w:rsidRPr="00284509">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB2531" w:rsidRPr="00035544" w:rsidRDefault="00DB2531" w:rsidP="00776AC9">
-[...63 lines deleted...]
-          <w:p w:rsidR="00DB2531" w:rsidRPr="00035544" w:rsidRDefault="00DB2531" w:rsidP="00776AC9">
+          <w:p w14:paraId="09DAEF10" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRPr="00035544" w:rsidRDefault="00DB2531" w:rsidP="00776AC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F11DCA1" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00776AC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B49DF95" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00776AC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C1341D4" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00776AC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49D12EAB" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00776AC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78F828FD" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00776AC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63496E11" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00776AC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13105B45" w14:textId="77777777" w:rsidR="00D07910" w:rsidRPr="00035544" w:rsidRDefault="00D07910" w:rsidP="00776AC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="758A186A" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRPr="00035544" w:rsidRDefault="00DB2531" w:rsidP="00776AC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D07910" w:rsidRPr="00035544" w:rsidTr="00776AC9">
+      <w:tr w:rsidR="00D07910" w:rsidRPr="00035544" w14:paraId="05C0134C" w14:textId="77777777" w:rsidTr="00776AC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="000E0A07">
+          <w:p w14:paraId="63B305B9" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="000E0A07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please attach a</w:t>
             </w:r>
             <w:r w:rsidRPr="00035544">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">dditional evidence for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>application</w:t>
             </w:r>
             <w:r w:rsidRPr="00035544">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="000E0A07">
+          <w:p w14:paraId="65EF8024" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="000E0A07">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Details of your reserves and last annual audited accounts</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D07910" w:rsidRPr="00035544" w:rsidRDefault="00D07910" w:rsidP="000E0A07">
+          <w:p w14:paraId="3013E189" w14:textId="77777777" w:rsidR="00D07910" w:rsidRPr="00035544" w:rsidRDefault="00D07910" w:rsidP="000E0A07">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Church profile including size of congregation and building uses</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00912FC4">
+    <w:p w14:paraId="34B10BDF" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00912FC4">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00912FC4">
+    <w:p w14:paraId="07214BDF" w14:textId="77777777" w:rsidR="00DB2531" w:rsidRDefault="00DB2531" w:rsidP="00912FC4">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10207"/>
+        <w:gridCol w:w="9996"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E12A5D" w:rsidTr="00E12A5D">
+      <w:tr w:rsidR="00E12A5D" w14:paraId="771F0756" w14:textId="77777777" w:rsidTr="00986978">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:tcW w:w="9996" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
+          <w:p w14:paraId="23686608" w14:textId="77777777" w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>This section requires you to clearly show all the plans you have in place to ensure a successful project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF0B65" w:rsidTr="00E12A5D">
+      <w:tr w:rsidR="00BF0B65" w14:paraId="5A3647FB" w14:textId="77777777" w:rsidTr="00986978">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:tcW w:w="9996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00912FC4">
+          <w:p w14:paraId="7C69648D" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00912FC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>How will the appointment further the mission of your Church/Circuit/District?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B65" w:rsidRDefault="00BF0B65" w:rsidP="00912FC4">
-[...63 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRDefault="00BF0B65" w:rsidP="00912FC4">
+          <w:p w14:paraId="72436E3B" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRDefault="00BF0B65" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FE8B4C3" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRDefault="00BF0B65" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D6B62E6" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BBDE506" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F07FE5C" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10B5C779" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRDefault="00BF0B65" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28B21B57" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRDefault="00BF0B65" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53CF9CCA" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EBED676" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRDefault="00BF0B65" w:rsidP="00912FC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12A5D" w:rsidTr="00E12A5D">
+      <w:tr w:rsidR="00E12A5D" w14:paraId="52DCCB8C" w14:textId="77777777" w:rsidTr="00986978">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:tcW w:w="9996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
+          <w:p w14:paraId="6F743D3A" w14:textId="77777777" w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Explain why you are confident that your organisation (or the people involved) will be able to carry out the project well, giving details of experience and knowledge of the team you have.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
-[...63 lines deleted...]
-          <w:p w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
+          <w:p w14:paraId="595DBA21" w14:textId="77777777" w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BBA58BB" w14:textId="77777777" w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36EAE87C" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CE59BE9" w14:textId="77777777" w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F9B22B2" w14:textId="77777777" w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D8ED39E" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B591CC8" w14:textId="77777777" w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14B1E9F8" w14:textId="77777777" w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0869833F" w14:textId="77777777" w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E12A5D" w:rsidTr="00E12A5D">
+      <w:tr w:rsidR="00E12A5D" w14:paraId="241179F5" w14:textId="77777777" w:rsidTr="00986978">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:tcW w:w="9996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
-[...85 lines deleted...]
-          <w:p w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
+          <w:p w14:paraId="3B8953BF" w14:textId="77777777" w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">What will happen when this grant finishes? If your project will be completed within the duration of this grant, please explain your exit strategy. If the project is to continue after the duration of this grant, please explain how it will be funded as TMCP funding will not normally be available for on-going </w:t>
             </w:r>
             <w:r w:rsidR="00C94816">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>projects.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
-[...79 lines deleted...]
-          <w:p w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
+          <w:p w14:paraId="1E5E9F54" w14:textId="77777777" w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F13244C" w14:textId="77777777" w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C6435BA" w14:textId="77777777" w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B6DEA4C" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42C25B9F" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3541BFE6" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="366BABED" w14:textId="77777777" w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BAF86FA" w14:textId="77777777" w:rsidR="000F6F80" w:rsidRDefault="000F6F80" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77DA0387" w14:textId="77777777" w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01C642AA" w14:textId="77777777" w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF82789" w14:textId="77777777" w:rsidR="00C94816" w:rsidRDefault="00C94816" w:rsidP="00912FC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
+    <w:p w14:paraId="4D80658C" w14:textId="77777777" w:rsidR="00E12A5D" w:rsidRDefault="00E12A5D" w:rsidP="00912FC4">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3686"/>
-        <w:gridCol w:w="6521"/>
+        <w:gridCol w:w="3582"/>
+        <w:gridCol w:w="6414"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF0B65" w:rsidRPr="001D656A" w:rsidTr="00D1335E">
+      <w:tr w:rsidR="00BF0B65" w:rsidRPr="001D656A" w14:paraId="25CD916E" w14:textId="77777777" w:rsidTr="00D1335E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="51C498E1" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>District Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="7E29D497" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Two Signatures Required</w:t>
             </w:r>
             <w:r w:rsidR="00D07910" w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> – District Chair and one other officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF0B65" w:rsidTr="00D1335E">
+      <w:tr w:rsidR="00BF0B65" w14:paraId="4BF4B002" w14:textId="77777777" w:rsidTr="00D1335E">
         <w:trPr>
           <w:trHeight w:val="1287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="5A50E414" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C4AB92A" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>District Chair (Print Name)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="09AE81AA" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06B0FE8C" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="4F2205A5" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="673F5B0A" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04946F25" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.............................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="4D78901E" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="253DB926" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.............................................................        Date...........................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF0B65" w:rsidTr="00D1335E">
+      <w:tr w:rsidR="00BF0B65" w14:paraId="77E63650" w14:textId="77777777" w:rsidTr="00D1335E">
         <w:trPr>
           <w:trHeight w:val="1287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="05112854" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E44CBB2" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Other District Officer (Print Name)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="304759CF" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C4D34A3" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="78E93444" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="258719DA" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="4AF7917E" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="16956BB0" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D50FB67" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.............................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="26C98EAA" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D72C722" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.............................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
-[...8 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="574E1FBE" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B24A54C" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.............................................................       Date...........................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF0B65" w:rsidTr="00D1335E">
+      <w:tr w:rsidR="00BF0B65" w14:paraId="7DDAC850" w14:textId="77777777" w:rsidTr="00D1335E">
         <w:trPr>
           <w:trHeight w:val="1287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="55BE95DE" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07910">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>District Comments Regarding the Application</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
-[...62 lines deleted...]
-          <w:p w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+          <w:p w14:paraId="0B885AC4" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="090EC103" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="160F3F39" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61F92AD9" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EEDA910" w14:textId="77777777" w:rsidR="00D07910" w:rsidRDefault="00D07910" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E7BA9AB" w14:textId="77777777" w:rsidR="00D07910" w:rsidRPr="00D07910" w:rsidRDefault="00D07910" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="192903AD" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="557ED5BE" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRPr="00D07910" w:rsidRDefault="00BF0B65" w:rsidP="00D1335E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF0B65" w:rsidRDefault="00BF0B65" w:rsidP="00BF0B65">
+    <w:p w14:paraId="4D43B3A7" w14:textId="77777777" w:rsidR="00BF0B65" w:rsidRDefault="00BF0B65" w:rsidP="00BF0B65">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C7A42" w:rsidRDefault="007C7A42" w:rsidP="00C94816">
+    <w:p w14:paraId="394FDA9F" w14:textId="77777777" w:rsidR="007C7A42" w:rsidRDefault="007C7A42" w:rsidP="00C94816">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F6F80" w:rsidRDefault="000F6F80" w:rsidP="000F6F80">
+    <w:p w14:paraId="4782CE24" w14:textId="77777777" w:rsidR="000F6F80" w:rsidRDefault="000F6F80" w:rsidP="000F6F80">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>When completed, please return to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F6F80" w:rsidRPr="00D07910" w:rsidRDefault="000F6F80" w:rsidP="000F6F80">
+    <w:p w14:paraId="002B26C1" w14:textId="37E3D283" w:rsidR="000F6F80" w:rsidRPr="00651418" w:rsidRDefault="00651418" w:rsidP="000F6F80">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07910">
+      <w:r w:rsidRPr="00651418">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Trustees for Methodist Church Purposes, Central Buildings, Oldham Street, Manchester M1 1JQ</w:t>
+        <w:t>finance@tmcp.org.uk</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000F6F80" w:rsidRPr="00D07910" w:rsidSect="00DC53DC">
+    <w:sectPr w:rsidR="000F6F80" w:rsidRPr="00651418" w:rsidSect="00DC53DC">
+      <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="340" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00035544" w:rsidRDefault="00035544">
+    <w:p w14:paraId="1ADBAB4B" w14:textId="77777777" w:rsidR="00BF2456" w:rsidRDefault="00BF2456">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00035544" w:rsidRDefault="00035544">
+    <w:p w14:paraId="5B1033E9" w14:textId="77777777" w:rsidR="00BF2456" w:rsidRDefault="00BF2456">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00F15117" w:rsidRPr="00D07910" w:rsidRDefault="00E33425" w:rsidP="00C4093E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F232EBF" w14:textId="77777777" w:rsidR="005C070F" w:rsidRDefault="005C070F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-593635998"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="3824971F" w14:textId="1E70F40B" w:rsidR="007D6299" w:rsidRDefault="007D6299">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="56A0D4BB" w14:textId="221B9E49" w:rsidR="00F15117" w:rsidRPr="00D07910" w:rsidRDefault="005760AA" w:rsidP="00C4093E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D07910">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">TMCP Finance </w:t>
     </w:r>
-    <w:r w:rsidR="006F0980">
+    <w:r w:rsidR="005C070F">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>Oct</w:t>
+      <w:t>July</w:t>
     </w:r>
-    <w:r w:rsidR="00AC39A0">
+    <w:r w:rsidR="00030C6C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D07910">
+    <w:r w:rsidR="00343B49">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2019</w:t>
+      <w:t>2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51BB0CD2" w14:textId="77777777" w:rsidR="005C070F" w:rsidRDefault="005C070F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00035544" w:rsidRDefault="00035544">
+    <w:p w14:paraId="392B4610" w14:textId="77777777" w:rsidR="00BF2456" w:rsidRDefault="00BF2456">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00035544" w:rsidRDefault="00035544">
+    <w:p w14:paraId="41FF795C" w14:textId="77777777" w:rsidR="00BF2456" w:rsidRDefault="00BF2456">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0017498B" w:rsidRPr="00F06C82" w:rsidRDefault="006810FE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59C23506" w14:textId="77777777" w:rsidR="005C070F" w:rsidRDefault="005C070F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DFA5558" w14:textId="77777777" w:rsidR="0017498B" w:rsidRPr="00F06C82" w:rsidRDefault="006810FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">TMCP Discretionary Grant </w:t>
     </w:r>
     <w:r w:rsidR="00715ABC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>towards Staffing</w:t>
     </w:r>
     <w:r w:rsidR="00A01F7C" w:rsidRPr="00F06C82">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FDC884B" w14:textId="77777777" w:rsidR="005C070F" w:rsidRDefault="005C070F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EC63E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5663B7C"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2594,51 +2770,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="329127A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23E8E110"/>
     <w:lvl w:ilvl="0" w:tplc="80F2279E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -2683,51 +2859,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42C25F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23E8E110"/>
     <w:lvl w:ilvl="0" w:tplc="80F2279E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -2772,51 +2948,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="659D107B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EAE7CFE"/>
     <w:lvl w:ilvl="0" w:tplc="33B86348">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2888,205 +3064,232 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="284237847">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="531453842">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1946960870">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1049231991">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00083019"/>
     <w:rsid w:val="00030B29"/>
+    <w:rsid w:val="00030C6C"/>
     <w:rsid w:val="000332A2"/>
     <w:rsid w:val="00035544"/>
     <w:rsid w:val="000428EC"/>
     <w:rsid w:val="00053D37"/>
     <w:rsid w:val="00083019"/>
+    <w:rsid w:val="00092D59"/>
     <w:rsid w:val="000D3246"/>
     <w:rsid w:val="000F6F80"/>
     <w:rsid w:val="00105B60"/>
     <w:rsid w:val="0011715D"/>
     <w:rsid w:val="00135DAC"/>
+    <w:rsid w:val="00154784"/>
     <w:rsid w:val="001556B3"/>
     <w:rsid w:val="00160B73"/>
     <w:rsid w:val="0017498B"/>
     <w:rsid w:val="00180AA3"/>
     <w:rsid w:val="00196DCA"/>
     <w:rsid w:val="001F0778"/>
+    <w:rsid w:val="001F28CC"/>
     <w:rsid w:val="00201F37"/>
     <w:rsid w:val="0023148B"/>
     <w:rsid w:val="00242915"/>
     <w:rsid w:val="00252487"/>
     <w:rsid w:val="00265A10"/>
     <w:rsid w:val="00274FED"/>
     <w:rsid w:val="00284509"/>
     <w:rsid w:val="002917A3"/>
     <w:rsid w:val="002961B1"/>
     <w:rsid w:val="002A2983"/>
     <w:rsid w:val="002A452B"/>
+    <w:rsid w:val="002A6651"/>
     <w:rsid w:val="002C1095"/>
     <w:rsid w:val="002C46AA"/>
     <w:rsid w:val="002F3FC9"/>
+    <w:rsid w:val="00303830"/>
+    <w:rsid w:val="00343B49"/>
     <w:rsid w:val="00352DFE"/>
     <w:rsid w:val="00357B1F"/>
     <w:rsid w:val="00372AC8"/>
     <w:rsid w:val="00382972"/>
     <w:rsid w:val="003A4EDC"/>
     <w:rsid w:val="003C065F"/>
+    <w:rsid w:val="003C78E8"/>
+    <w:rsid w:val="003D46B5"/>
     <w:rsid w:val="00422486"/>
     <w:rsid w:val="004374D2"/>
     <w:rsid w:val="004446AE"/>
     <w:rsid w:val="00452420"/>
     <w:rsid w:val="004605B5"/>
+    <w:rsid w:val="0046758C"/>
     <w:rsid w:val="004B556A"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004C42C0"/>
+    <w:rsid w:val="004E185C"/>
     <w:rsid w:val="005337EB"/>
+    <w:rsid w:val="005378C1"/>
+    <w:rsid w:val="00561F13"/>
     <w:rsid w:val="00571F6F"/>
+    <w:rsid w:val="005760AA"/>
     <w:rsid w:val="005764C3"/>
     <w:rsid w:val="00580751"/>
     <w:rsid w:val="00583610"/>
+    <w:rsid w:val="005C070F"/>
+    <w:rsid w:val="005D01B5"/>
     <w:rsid w:val="005D3A2F"/>
     <w:rsid w:val="005D7807"/>
     <w:rsid w:val="005E2CAC"/>
     <w:rsid w:val="0060144B"/>
     <w:rsid w:val="00603AC2"/>
     <w:rsid w:val="006066CE"/>
     <w:rsid w:val="006226EF"/>
     <w:rsid w:val="00631657"/>
+    <w:rsid w:val="00651418"/>
     <w:rsid w:val="006644C0"/>
     <w:rsid w:val="006810FE"/>
     <w:rsid w:val="00695388"/>
     <w:rsid w:val="006B7E4D"/>
     <w:rsid w:val="006C4637"/>
     <w:rsid w:val="006E56B8"/>
     <w:rsid w:val="006F0980"/>
     <w:rsid w:val="007034E3"/>
     <w:rsid w:val="007103D3"/>
     <w:rsid w:val="007107A8"/>
     <w:rsid w:val="00715ABC"/>
     <w:rsid w:val="00762AD6"/>
     <w:rsid w:val="00766851"/>
     <w:rsid w:val="007755EC"/>
     <w:rsid w:val="007A2E68"/>
     <w:rsid w:val="007B2C9D"/>
     <w:rsid w:val="007C7A42"/>
+    <w:rsid w:val="007D6299"/>
     <w:rsid w:val="007E1EBB"/>
     <w:rsid w:val="00814A92"/>
     <w:rsid w:val="00822A3E"/>
     <w:rsid w:val="00832D13"/>
     <w:rsid w:val="00862756"/>
     <w:rsid w:val="00862ED8"/>
     <w:rsid w:val="008716D7"/>
     <w:rsid w:val="008932F3"/>
     <w:rsid w:val="008E19F1"/>
     <w:rsid w:val="008F2837"/>
+    <w:rsid w:val="0090185D"/>
     <w:rsid w:val="00903A3B"/>
     <w:rsid w:val="00912FC4"/>
     <w:rsid w:val="00924D27"/>
     <w:rsid w:val="00961133"/>
     <w:rsid w:val="00964D79"/>
     <w:rsid w:val="00980A54"/>
+    <w:rsid w:val="00986978"/>
     <w:rsid w:val="00991E29"/>
     <w:rsid w:val="009A61E1"/>
     <w:rsid w:val="009E1D08"/>
     <w:rsid w:val="00A01F7C"/>
     <w:rsid w:val="00A12B4A"/>
     <w:rsid w:val="00AC39A0"/>
     <w:rsid w:val="00AE685B"/>
     <w:rsid w:val="00AE7138"/>
     <w:rsid w:val="00AF2544"/>
     <w:rsid w:val="00B02450"/>
     <w:rsid w:val="00B040F4"/>
+    <w:rsid w:val="00B32A52"/>
     <w:rsid w:val="00B437BE"/>
     <w:rsid w:val="00B928E6"/>
     <w:rsid w:val="00BA1959"/>
     <w:rsid w:val="00BA4DB6"/>
     <w:rsid w:val="00BA5BBB"/>
     <w:rsid w:val="00BD3B88"/>
     <w:rsid w:val="00BD558F"/>
     <w:rsid w:val="00BF0B65"/>
+    <w:rsid w:val="00BF2456"/>
     <w:rsid w:val="00BF6F47"/>
     <w:rsid w:val="00C10EF7"/>
+    <w:rsid w:val="00C14C41"/>
     <w:rsid w:val="00C4093E"/>
     <w:rsid w:val="00C769E3"/>
+    <w:rsid w:val="00C800E0"/>
     <w:rsid w:val="00C94816"/>
     <w:rsid w:val="00CA0DED"/>
+    <w:rsid w:val="00CA323A"/>
     <w:rsid w:val="00D01336"/>
     <w:rsid w:val="00D04329"/>
     <w:rsid w:val="00D07910"/>
     <w:rsid w:val="00D238BE"/>
     <w:rsid w:val="00D426BB"/>
     <w:rsid w:val="00D53619"/>
     <w:rsid w:val="00D85614"/>
     <w:rsid w:val="00DB14F0"/>
     <w:rsid w:val="00DB2531"/>
     <w:rsid w:val="00DC53DC"/>
     <w:rsid w:val="00DD0176"/>
     <w:rsid w:val="00DD05B9"/>
     <w:rsid w:val="00DE751E"/>
     <w:rsid w:val="00E10F49"/>
     <w:rsid w:val="00E12A5D"/>
     <w:rsid w:val="00E2096E"/>
     <w:rsid w:val="00E33425"/>
     <w:rsid w:val="00E60ED3"/>
     <w:rsid w:val="00E641D9"/>
     <w:rsid w:val="00F06C82"/>
     <w:rsid w:val="00F15117"/>
     <w:rsid w:val="00F1621C"/>
     <w:rsid w:val="00F4771F"/>
     <w:rsid w:val="00F53770"/>
     <w:rsid w:val="00F91676"/>
@@ -3094,202 +3297,443 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="15A7B7BA"/>
+  <w15:docId w15:val="{FAD3398B-1780-45E1-9D3B-67EC80D4CE98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00924D27"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA0DED"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4147"/>
         <w:tab w:val="decimal" w:pos="5784"/>
         <w:tab w:val="decimal" w:pos="7011"/>
         <w:tab w:val="decimal" w:pos="8238"/>
@@ -3323,395 +3767,135 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BA1959"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA1959"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="008932F3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00352DFE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00352DFE"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-</w:styles>
-[...155 lines deleted...]
-    <w:rsid w:val="00924D27"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007D6299"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...109 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="714038080">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3973,70 +4157,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{617511AD-71FA-473B-B7F6-0463BD1C2B15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>353</Words>
-  <Characters>2349</Characters>
+  <Words>426</Words>
+  <Characters>2443</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>187</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>APPOINTMENTS FOR 2008-2009</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2697</CharactersWithSpaces>
+  <CharactersWithSpaces>2819</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>APPOINTMENTS FOR 2008-2009</dc:title>
   <dc:creator>David Willie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>