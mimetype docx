--- v0 (2026-05-13)
+++ v1 (2026-08-03)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5381963C" w14:textId="77777777" w:rsidR="00AE504C" w:rsidRPr="00AE504C" w:rsidRDefault="00D25CFB" w:rsidP="00AE504C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6030"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Standard form of licence for third party use</w:t>
       </w:r>
@@ -126,51 +126,51 @@
       <w:r w:rsidR="0052276B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(date on which the licence is entered into</w:t>
       </w:r>
       <w:r w:rsidR="00B51E86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – usually inserted by hand once the licence agreement is signed by both parties</w:t>
       </w:r>
       <w:r w:rsidR="0052276B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FF2E6D" w14:textId="77777777" w:rsidR="00A87649" w:rsidRDefault="00E67145" w:rsidP="00E67145">
+    <w:p w14:paraId="57FF2E6D" w14:textId="4E658506" w:rsidR="00A87649" w:rsidRDefault="00E67145" w:rsidP="00E67145">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:before="320" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="1843"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BETWEEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A4F817" w14:textId="77777777" w:rsidR="00E67145" w:rsidRDefault="00E67145" w:rsidP="00E67145">
       <w:pPr>
         <w:spacing w:before="320" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
@@ -732,85 +732,74 @@
       </w:r>
       <w:r w:rsidR="0052276B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A87649">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A87649">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A87649">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A87649">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A87649">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...9 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>(a</w:t>
       </w:r>
       <w:r w:rsidR="00160176" w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ddress)</w:t>
       </w:r>
       <w:r w:rsidR="00160176" w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00160176" w:rsidRPr="00B51E86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00D6299B" w:rsidRPr="00B51E86">
@@ -1113,152 +1102,159 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AGREE A</w:t>
       </w:r>
       <w:r w:rsidR="00404D2A" w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S FOLLOWS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C321925" w14:textId="77777777" w:rsidR="00404D2A" w:rsidRPr="0004250A" w:rsidRDefault="00404D2A" w:rsidP="002D1208">
+    <w:p w14:paraId="7C321925" w14:textId="7179B084" w:rsidR="00404D2A" w:rsidRPr="0004250A" w:rsidRDefault="00404D2A" w:rsidP="002D1208">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subject to the Licensee’s obligations under clause </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the termination provisions in clause 5</w:t>
+        <w:t xml:space="preserve"> and the termination provisions in clause </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9345E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidR="006C3CB6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the Schedule</w:t>
+        <w:t>of the Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, the Managing Trustees permit the Licensee to occupy the Premises for the Permitted Use for the Licence Period during the Permitted Hours in common with the Managing Trustees and all others authorised by the Managing Trustees together with the Rights</w:t>
       </w:r>
       <w:r w:rsidR="00241965">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the terms and conditions set out in the Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FB93E9" w14:textId="77777777" w:rsidR="00AE504C" w:rsidRPr="00AE504C" w:rsidRDefault="00AE504C" w:rsidP="00AE504C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PARTICULARS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56660D36" w14:textId="77777777" w:rsidR="0050142D" w:rsidRPr="00AE504C" w:rsidRDefault="0050142D" w:rsidP="0030110A">
+    <w:p w14:paraId="51A69E86" w14:textId="77777777" w:rsidR="009A44CD" w:rsidRPr="005C17B4" w:rsidRDefault="0050142D" w:rsidP="009A44CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="283"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Building</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1318,292 +1314,398 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F9762C" w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F9762C" w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(address of church or other building in which the Premises are located) </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>or such reduced or extended area as the Managing Trustees may from time to time designate as comprising the Building.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2415B9F8" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="009011AB" w:rsidP="00385DF7">
+    <w:p w14:paraId="001C57E5" w14:textId="77777777" w:rsidR="009A44CD" w:rsidRPr="005C17B4" w:rsidRDefault="00000000" w:rsidP="009A44CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="283"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:pict w14:anchorId="080E6A17">
+        <w:pict w14:anchorId="41FE3E3E">
           <v:rect id="_x0000_i1025" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708C2167" w14:textId="77777777" w:rsidR="008E09A0" w:rsidRPr="00AE504C" w:rsidRDefault="008E09A0" w:rsidP="008E09A0">
+    <w:p w14:paraId="56660D36" w14:textId="2DE92A2C" w:rsidR="0050142D" w:rsidRPr="00740F6C" w:rsidRDefault="009A44CD" w:rsidP="00740F6C">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Environmental Commitment:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">the environmentally conscious practices adopted by the Managing Trustees for the Building [set out in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F755B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Annex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>] OR [in the environmental commitment policy of the [NAME] Methodist Church or [NAME] Circuit. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740F6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please notify the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65069">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Licensee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740F6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where to find any local environmental commitment policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2415B9F8" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="00000000" w:rsidP="00385DF7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...162 lines deleted...]
-    <w:p w14:paraId="4AEA631B" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="009011AB" w:rsidP="00385DF7">
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:pict w14:anchorId="080E6A17">
+          <v:rect id="_x0000_i1026" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708C2167" w14:textId="77777777" w:rsidR="008E09A0" w:rsidRPr="00AE504C" w:rsidRDefault="008E09A0" w:rsidP="008E09A0">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Furniture and Equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1CE8D1DC" w14:textId="77777777" w:rsidR="00385DF7" w:rsidRPr="00AE504C" w:rsidRDefault="00385DF7" w:rsidP="00385DF7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241965">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lease list any furniture or equipment that the Licensee can use)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE504C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEA631B" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="00000000" w:rsidP="00385DF7">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2C089FE4">
+          <v:rect id="_x0000_i1027" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE8D1DC" w14:textId="77777777" w:rsidR="00385DF7" w:rsidRPr="00AE504C" w:rsidRDefault="00385DF7" w:rsidP="00385DF7">
+      <w:pPr>
+        <w:pStyle w:val="Definitions"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Licence Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>£</w:t>
@@ -1719,74 +1821,74 @@
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC7B09A" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="009011AB" w:rsidP="00385DF7">
+    <w:p w14:paraId="2AC7B09A" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="00000000" w:rsidP="00385DF7">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:pict w14:anchorId="61EAB5C2">
-          <v:rect id="_x0000_i1027" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1028" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CEC8F4" w14:textId="77777777" w:rsidR="00112181" w:rsidRDefault="00385DF7" w:rsidP="00112181">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2200,96 +2302,97 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> days after receipt of an invoice from the Managing Trustees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60695E37" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="009011AB" w:rsidP="00385DF7">
+    <w:p w14:paraId="60695E37" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="00000000" w:rsidP="00385DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:pict w14:anchorId="044BBBB5">
-          <v:rect id="_x0000_i1028" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1029" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="45503C19" w14:textId="77777777" w:rsidR="00385DF7" w:rsidRDefault="00385DF7" w:rsidP="00385DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="283"/>
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Permitted Use</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
@@ -2343,1048 +2446,1006 @@
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321E55F0" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="009011AB" w:rsidP="00385DF7">
+    <w:p w14:paraId="321E55F0" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="00000000" w:rsidP="00385DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="283"/>
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:pict w14:anchorId="686CB544">
-          <v:rect id="_x0000_i1029" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1030" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D39D45" w14:textId="77777777" w:rsidR="00417BD5" w:rsidRDefault="0004250A" w:rsidP="006E6C6F">
+    <w:p w14:paraId="50D39D45" w14:textId="0830FE9F" w:rsidR="00417BD5" w:rsidRDefault="00417BD5" w:rsidP="00F755B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00417BD5" w:rsidRPr="00AE504C">
+        <w:t>Permitted Hours:</w:t>
+      </w:r>
+      <w:r w:rsidR="0004250A">
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00417BD5" w:rsidRPr="00AE504C">
+      <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the hours during which the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0004250A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Licensee may use the Premises and</w:t>
       </w:r>
-      <w:r w:rsidR="00417BD5" w:rsidRPr="00AE504C">
+      <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> set out </w:t>
       </w:r>
       <w:r w:rsidR="005936A5" w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in the table </w:t>
       </w:r>
-      <w:r w:rsidR="00417BD5" w:rsidRPr="00AE504C">
+      <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">below except </w:t>
       </w:r>
       <w:r w:rsidR="00566B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00566B0D" w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ank </w:t>
       </w:r>
       <w:r w:rsidR="00566B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00566B0D" w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">olidays </w:t>
       </w:r>
-      <w:r w:rsidR="00417BD5" w:rsidRPr="00AE504C">
+      <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00566B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">public holidays including Christmas Day, </w:t>
       </w:r>
-      <w:r w:rsidR="00417BD5" w:rsidRPr="00AE504C">
+      <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Good Friday </w:t>
       </w:r>
       <w:r w:rsidR="00566B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and Easter Day </w:t>
       </w:r>
-      <w:r w:rsidR="00417BD5" w:rsidRPr="00AE504C">
+      <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>or otherwise at the Managing Trustees’ absolute discretion</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0004250A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61454C09" w14:textId="77777777" w:rsidR="004E4566" w:rsidRPr="00AE504C" w:rsidRDefault="004E4566" w:rsidP="006E6C6F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10988" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1373"/>
         <w:gridCol w:w="1373"/>
         <w:gridCol w:w="1373"/>
         <w:gridCol w:w="1373"/>
         <w:gridCol w:w="1374"/>
         <w:gridCol w:w="1374"/>
         <w:gridCol w:w="1374"/>
         <w:gridCol w:w="1374"/>
       </w:tblGrid>
       <w:tr w:rsidR="00620676" w:rsidRPr="00AE504C" w14:paraId="2E530FE6" w14:textId="77777777" w:rsidTr="00694A85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A82EBA8" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Day(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B976592" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A206E34" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19308467" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75543024" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39C7D548" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="424DFCE7" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44EC0A47" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00620676" w:rsidRPr="00AE504C" w14:paraId="64A53B04" w14:textId="77777777" w:rsidTr="00694A85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4395B6AF" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Start time:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="618E2007" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="246F9F2F" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="693AA477" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09C453A2" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BC91EA1" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DA8E9D7" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="541FD7C3" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00620676" w:rsidRPr="00AE504C" w14:paraId="63207C71" w14:textId="77777777" w:rsidTr="00694A85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31D5E6DD" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Finish time:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76068107" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7290D417" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39255B96" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69374C40" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09752D63" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F5AE549" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D1B15D0" w14:textId="77777777" w:rsidR="009248DC" w:rsidRPr="00AE504C" w:rsidRDefault="009248DC" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A373DE" w:rsidRPr="00AE504C" w14:paraId="415C06AD" w14:textId="77777777" w:rsidTr="00694A85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7052D782" w14:textId="77777777" w:rsidR="00A373DE" w:rsidRPr="00AE504C" w:rsidRDefault="00A373DE" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Frequency:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35229BF9" w14:textId="77777777" w:rsidR="00A373DE" w:rsidRPr="00AE504C" w:rsidRDefault="00A373DE" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BC68224" w14:textId="77777777" w:rsidR="00A373DE" w:rsidRPr="00AE504C" w:rsidRDefault="00A373DE" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="597B5B05" w14:textId="77777777" w:rsidR="00A373DE" w:rsidRPr="00AE504C" w:rsidRDefault="00A373DE" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C5FB4A4" w14:textId="77777777" w:rsidR="00A373DE" w:rsidRPr="00AE504C" w:rsidRDefault="00A373DE" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EA1F203" w14:textId="77777777" w:rsidR="00A373DE" w:rsidRPr="00AE504C" w:rsidRDefault="00A373DE" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15CE2F70" w14:textId="77777777" w:rsidR="00A373DE" w:rsidRPr="00AE504C" w:rsidRDefault="00A373DE" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21FEA711" w14:textId="77777777" w:rsidR="00A373DE" w:rsidRPr="00AE504C" w:rsidRDefault="00A373DE" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B6471" w:rsidRPr="00AE504C" w14:paraId="796D74B2" w14:textId="77777777" w:rsidTr="00694A85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0278E9FA" w14:textId="77777777" w:rsidR="000B6471" w:rsidRPr="00AE504C" w:rsidRDefault="000B6471" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE504C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9615" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73B4C81A" w14:textId="77777777" w:rsidR="000B6471" w:rsidRPr="00AE504C" w:rsidRDefault="000B6471" w:rsidP="00AE504C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7722CD1E" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="009011AB" w:rsidP="00A87649">
+    <w:p w14:paraId="7722CD1E" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="00000000" w:rsidP="00A87649">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="283"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:pict w14:anchorId="2D72D97B">
-          <v:rect id="_x0000_i1030" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1031" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D23ECDD" w14:textId="77777777" w:rsidR="00385DF7" w:rsidRPr="00385DF7" w:rsidRDefault="00385DF7" w:rsidP="00A87649">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="283"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
@@ -3526,73 +3587,73 @@
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(being </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the parts of the Building available for use by the Licensee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3642A298" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="009011AB" w:rsidP="00A87649">
+    <w:p w14:paraId="3642A298" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="00000000" w:rsidP="00A87649">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:pict w14:anchorId="2A0E0D1D">
-          <v:rect id="_x0000_i1031" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1032" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="35645F8F" w14:textId="77777777" w:rsidR="00191AEA" w:rsidRDefault="00191AEA" w:rsidP="00A87649">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Safeguarding Policy</w:t>
@@ -3657,73 +3718,73 @@
         </w:rPr>
         <w:t>] OR [C</w:t>
       </w:r>
       <w:r w:rsidR="00F80541">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ircuit</w:t>
       </w:r>
       <w:r w:rsidR="00566B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B2CF95" w14:textId="77777777" w:rsidR="00566B0D" w:rsidRDefault="009011AB" w:rsidP="00566B0D">
+    <w:p w14:paraId="66B2CF95" w14:textId="77777777" w:rsidR="00566B0D" w:rsidRDefault="00000000" w:rsidP="00566B0D">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:pict w14:anchorId="7819EBAC">
-          <v:rect id="_x0000_i1032" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1033" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D270C6" w14:textId="77777777" w:rsidR="00566B0D" w:rsidRPr="00AE504C" w:rsidRDefault="00566B0D" w:rsidP="00566B0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="283"/>
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shared </w:t>
       </w:r>
@@ -3798,295 +3859,279 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>that the Licensee will be able to use during the Permitted Hours incidental to use of the Premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="008E09A0">
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483D607A" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="009011AB" w:rsidP="00A87649">
+    <w:p w14:paraId="483D607A" w14:textId="77777777" w:rsidR="0004250A" w:rsidRDefault="00000000" w:rsidP="00A87649">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:pict w14:anchorId="15731308">
-          <v:rect id="_x0000_i1033" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1034" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AB0E98" w14:textId="77777777" w:rsidR="00385DF7" w:rsidRDefault="00385DF7" w:rsidP="00A87649">
+    <w:p w14:paraId="75AB0E98" w14:textId="34E87F9C" w:rsidR="00385DF7" w:rsidRDefault="00385DF7" w:rsidP="00A87649">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Start Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00566B0D" w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00566B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">__ </w:t>
       </w:r>
       <w:r w:rsidR="00566B0D" w:rsidRPr="00015E27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00566B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>the date from which the Licensee can start to use the Premises).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E5BDB19" w14:textId="77777777" w:rsidR="00385DF7" w:rsidRDefault="00385DF7" w:rsidP="00A87649">
+        <w:t>date from which the Licensee can start to use the Premises).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5BDB19" w14:textId="29AB8A61" w:rsidR="00385DF7" w:rsidRDefault="00385DF7" w:rsidP="00A87649">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>End Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00566B0D" w:rsidRPr="00AE504C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00566B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="002F0F7A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00566B0D" w:rsidRPr="00DB312B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00566B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the end of </w:t>
+        <w:t xml:space="preserve">end of </w:t>
       </w:r>
       <w:r w:rsidR="00566B0D" w:rsidRPr="00566B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the licence - date must be no more than 12 months after the Start Date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00566B0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F12DEA" w14:textId="77777777" w:rsidR="00385DF7" w:rsidRPr="00AE504C" w:rsidRDefault="009011AB" w:rsidP="00112181">
+    <w:p w14:paraId="64F12DEA" w14:textId="77777777" w:rsidR="00385DF7" w:rsidRPr="00AE504C" w:rsidRDefault="00000000" w:rsidP="00112181">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:pict w14:anchorId="7AADE2F5">
-          <v:rect id="_x0000_i1034" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1035" style="width:489.05pt;height:3pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="137B5010" w14:textId="77777777" w:rsidR="00112181" w:rsidRDefault="00112181" w:rsidP="00AE504C">
       <w:pPr>
         <w:pStyle w:val="Sch1stylesubclause"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CBB386C" w14:textId="77777777" w:rsidR="00AE504C" w:rsidRPr="00AE504C" w:rsidRDefault="00AE504C" w:rsidP="00112181">
       <w:pPr>
         <w:pStyle w:val="Sch1stylesubclause"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
@@ -4753,114 +4798,133 @@
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE54C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or delete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE54C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, the approval of TMCP, on behalf of the Connexional Team, is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D749C1" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00241965" w:rsidRDefault="00241965" w:rsidP="006C3CB6">
+    <w:p w14:paraId="55D749C1" w14:textId="1654810E" w:rsidR="00D613D3" w:rsidRPr="00241965" w:rsidRDefault="00241965" w:rsidP="006C3CB6">
       <w:pPr>
         <w:pStyle w:val="1stIntroHeadings"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="main"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="006C3CB6" w:rsidRPr="00241965">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Schedule</w:t>
       </w:r>
+      <w:r w:rsidR="00CC7AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F35604F" w14:textId="77777777" w:rsidR="00482ACB" w:rsidRPr="00482ACB" w:rsidRDefault="00482ACB" w:rsidP="00482ACB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00482ACB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>AGREE</w:t>
       </w:r>
       <w:r w:rsidR="00241965">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>D TERMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBC7F73" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00AE504C" w:rsidRDefault="00F10563" w:rsidP="005A391C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="a348152"/>
       <w:bookmarkStart w:id="2" w:name="_Toc386811263"/>
-      <w:r w:rsidRPr="00AE504C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-        </w:rPr>
-        <w:t>Licence to occupy</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Licence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to occupy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="43726D4B" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563" w:rsidP="00732E8C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Licensee acknowledges that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D79C4F" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
@@ -4882,245 +4946,218 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a licensee and that no relationship of landlord and tenant is created between the </w:t>
       </w:r>
       <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Managing Trustees </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the Licensee by this </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>and the Licensee by this licence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45942FCE" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>licence;</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="45942FCE" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Managing Trustees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> retain control, possession and management of the </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Licensee has no right to exclude the </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Managing Trustees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FAD903" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve">the licence to occupy granted by this agreement is personal to the Licensee and is not assignable and the </w:t>
       </w:r>
       <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Managing Trustees</w:t>
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> retain control, possession and management of the </w:t>
-[...6 lines deleted...]
-        <w:t>Premises</w:t>
+        <w:t>ights</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8760F" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if any)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the Licensee has no right to exclude the </w:t>
-[...6 lines deleted...]
-        <w:t>Managing Trustees</w:t>
+        <w:t xml:space="preserve"> may only be exercised by the Licensee its employees</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2C43" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and its invitees</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from the </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12642681" w14:textId="149F7AF5" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">without prejudice to </w:t>
+      </w:r>
+      <w:r w:rsidR="0060135E" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the licence to occupy granted by this agreement is personal to the Licensee and is not assignable and the </w:t>
-[...86 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> rights under clause </w:t>
       </w:r>
-      <w:r w:rsidR="00EE0E93" w:rsidRPr="00FA3335">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="002B34EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Managing Trustees </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall be entitled at any time on giving not less than </w:t>
       </w:r>
       <w:r w:rsidR="00E8760F" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5261,61 +5298,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Licence Fee payable without any </w:t>
       </w:r>
       <w:r w:rsidR="00820D61" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">set off or </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deduction in advance on the </w:t>
       </w:r>
       <w:r w:rsidR="0060135E" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Payment </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Payment Dates;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3DA7EC71" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to the </w:t>
       </w:r>
       <w:r w:rsidR="009D695C" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Managing Trustees</w:t>
       </w:r>
       <w:r w:rsidR="004D6A7A" w:rsidRPr="00FA3335">
         <w:rPr>
@@ -5539,68 +5567,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B7D0F" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and any other property or equipment of the Licensee </w:t>
       </w:r>
       <w:r w:rsidR="00E8760F" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>after each session of use</w:t>
       </w:r>
       <w:r w:rsidR="00E24373">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (except any Agreed Equipment</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (except any Agreed Equipment)</w:t>
       </w:r>
       <w:r w:rsidR="00F10563" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2BB0D207" w14:textId="77777777" w:rsidR="001C6557" w:rsidRPr="00FA3335" w:rsidRDefault="001C6557" w:rsidP="001C6557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>not to cause or permit to be caused any damage to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39761F26" w14:textId="77777777" w:rsidR="001C6557" w:rsidRPr="00FA3335" w:rsidRDefault="001C6557" w:rsidP="001C6557">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -5617,133 +5636,99 @@
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>any property of the owners or occupiers of the Premises, Building or any neighbouring property including but not limited to the fixtures and furniture on the Premises</w:t>
       </w:r>
       <w:r w:rsidR="004D3E64" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any Common Parts</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from time to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> from time to time;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2533C0F8" w14:textId="77777777" w:rsidR="001C6557" w:rsidRPr="00FA3335" w:rsidRDefault="001C6557">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>time;</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="2533C0F8" w14:textId="77777777" w:rsidR="001C6557" w:rsidRPr="00FA3335" w:rsidRDefault="001C6557">
+        <w:t xml:space="preserve">not to obstruct any areas of the Building over which </w:t>
+      </w:r>
+      <w:r w:rsidR="00820D61" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rights have been granted, make them dirty or untidy or leave any rubbish on them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7EAEE1" w14:textId="77777777" w:rsidR="001F0DFE" w:rsidRPr="00FA3335" w:rsidRDefault="001F0DFE" w:rsidP="001F0DFE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">not to obstruct any areas of the </w:t>
-[...44 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">to remove all equipment goods and/or other property belonging to the Licensee from the Premises and/or Building at the end of the Licence </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>to remove all equipment goods and/or other property belonging to the Licensee from the Premises and/or Building at the end of the Licence Period;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1007BDD7" w14:textId="77777777" w:rsidR="001C6557" w:rsidRPr="00FA3335" w:rsidRDefault="0055303E" w:rsidP="00E76FF7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Lucida Sans Unicode"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use of Premises</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140A9B41" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
@@ -5764,68 +5749,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> other than for the </w:t>
       </w:r>
       <w:r w:rsidR="0098089C" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00160176" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ermitted </w:t>
-[...7 lines deleted...]
-        <w:t>Use</w:t>
+        <w:t>ermitted Use</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="75F2BE4A" w14:textId="77777777" w:rsidR="00E8760F" w:rsidRPr="00FA3335" w:rsidRDefault="00E8760F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">not to allow betting or gambling in any form nor use the Premises for the supply, sale, or consumption of alcoholic beverages </w:t>
       </w:r>
       <w:r w:rsidR="001C6225" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nor for any </w:t>
       </w:r>
       <w:r w:rsidR="00D43C68" w:rsidRPr="00FA3335">
         <w:rPr>
@@ -5887,172 +5863,152 @@
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Lucida Sans Unicode"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alterations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D02EFF" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">not to make any alteration or addition whatsoever to the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0AA7E546" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>not to displ</w:t>
       </w:r>
       <w:r w:rsidR="00820D61" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ay any advertisement, signboard</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, nameplate, inscription, flag, banner, placard, poster, sign or notice at the </w:t>
       </w:r>
       <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or elsewhere in the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> or elsewhere in the Building without the prior written consent of the</w:t>
+      </w:r>
+      <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Managing Trustees</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Building</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661372D6" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> without the prior written consent of the</w:t>
+        <w:t xml:space="preserve">not to apply for any planning permission in respect of the </w:t>
       </w:r>
       <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Managing Trustees</w:t>
+        <w:t>Premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-    </w:p>
-[...30 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="132975BA" w14:textId="77777777" w:rsidR="001C6557" w:rsidRPr="00FA3335" w:rsidRDefault="0055303E" w:rsidP="0094639D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Lucida Sans Unicode"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Compliance with rules and regulations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38962F52" w14:textId="77777777" w:rsidR="00902ABD" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
@@ -6180,65 +6136,56 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>invalidate</w:t>
       </w:r>
       <w:r w:rsidR="00F10563" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in whole or in part any insurance effected by the</w:t>
       </w:r>
       <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Managing Trustees</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in respect of the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F10563" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Building</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> from time to time;</w:t>
+        <w:t>Building from time to time;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DADFF4" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to indemnify the</w:t>
       </w:r>
       <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Managing Trustees</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
@@ -6254,61 +6201,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Managing Trustees </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>indemnified against all losses, claims, demands, actions, proceedings, damages, costs, expenses or other liability in any way arising from:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CE45D8" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">this </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>this licence;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="015A3DC6" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">any breach of the Licensee's undertakings contained in </w:t>
       </w:r>
       <w:r w:rsidR="00820D61" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
@@ -6420,60 +6358,60 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DC2AE4" w14:textId="77777777" w:rsidR="00430D65" w:rsidRPr="00FA3335" w:rsidRDefault="00430D65" w:rsidP="00430D65">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="a329992"/>
       <w:bookmarkStart w:id="6" w:name="_Toc386811265"/>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Safeguarding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41663CC7" w14:textId="77777777" w:rsidR="00430D65" w:rsidRPr="00FA3335" w:rsidRDefault="00430D65" w:rsidP="00535421">
+    <w:p w14:paraId="40ADCCB8" w14:textId="77777777" w:rsidR="005976F0" w:rsidRPr="005C17B4" w:rsidRDefault="00430D65" w:rsidP="005976F0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Licensee confirms that the</w:t>
       </w:r>
       <w:r w:rsidR="00820D61" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Licensee has</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> received a copy of the </w:t>
       </w:r>
       <w:r w:rsidR="0060135E" w:rsidRPr="00FA3335">
@@ -6563,856 +6501,1048 @@
       <w:r w:rsidR="00946B02" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for the safeguarding of children, young people and vulnerable adults </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">at the </w:t>
       </w:r>
       <w:r w:rsidR="00585D3C" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Building</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66937713" w14:textId="77777777" w:rsidR="005976F0" w:rsidRPr="005C17B4" w:rsidRDefault="005976F0" w:rsidP="005976F0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environmental Commitment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41663CC7" w14:textId="1A0FBA0F" w:rsidR="00430D65" w:rsidRPr="00740F6C" w:rsidRDefault="005976F0" w:rsidP="005976F0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk206498488"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00947DD0" w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Licensee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confirms that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00947DD0" w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licensee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>is aware of the Environmental Commitment and will adopt the environmentally conscious practices in the Environmental Commitment to reduce energy use and associated carbon emissions at the Building</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3670DE" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Termination</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="6594AE91" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>licence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall end on the earliest of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F9DA2E" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00430D65">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This licence shall end on the earliest of:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13F9DA2E" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00430D65">
+        <w:t>the End Date;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7333C098" w14:textId="77777777" w:rsidR="00DE127A" w:rsidRPr="00FA3335" w:rsidRDefault="00EE0E93">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the End </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>the expiry of any</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10563" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notice given by the </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Managing Trustees</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10563" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Licensee </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Date;</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="7333C098" w14:textId="77777777" w:rsidR="00DE127A" w:rsidRPr="00FA3335" w:rsidRDefault="00EE0E93">
+        <w:t xml:space="preserve">at any time </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10563" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of b</w:t>
+      </w:r>
+      <w:r w:rsidR="00430D65" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reach of any of the Licensee's </w:t>
+      </w:r>
+      <w:r w:rsidR="00946B02" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00430D65" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bligations</w:t>
+      </w:r>
+      <w:r w:rsidR="00946B02" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under clause 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00430D65" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="002E03EE" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237075AA" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>the expiry of any</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> notice given by the </w:t>
+        <w:t xml:space="preserve">the expiry of not less than </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0E93" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>four</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weeks' notice given</w:t>
+      </w:r>
+      <w:r w:rsidR="004141B8" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at any time </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the </w:t>
       </w:r>
       <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Managing Trustees</w:t>
       </w:r>
-      <w:r w:rsidR="00F10563" w:rsidRPr="00FA3335">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">at any time </w:t>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> weeks' notice given</w:t>
+        <w:t xml:space="preserve"> to the Licensee or by the Licensee to the </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3B2E" w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Managing Trustees</w:t>
       </w:r>
       <w:r w:rsidR="004141B8" w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at any time </w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5ECAB5" w14:textId="77777777" w:rsidR="00D315AB" w:rsidRPr="00FA3335" w:rsidRDefault="00D80A97" w:rsidP="00F20500">
+    <w:p w14:paraId="2C5ECAB5" w14:textId="453CC10D" w:rsidR="00D315AB" w:rsidRPr="00FA3335" w:rsidRDefault="00D80A97" w:rsidP="00F20500">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="964"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and any Licence Fee paid in respect of any period following termination of this licence under clause 5.1 sub sections (a) or (</w:t>
+        <w:t xml:space="preserve">and any Licence Fee paid in respect of any period following termination of this licence under clause </w:t>
+      </w:r>
+      <w:r w:rsidR="00432F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sub sections (a) or (</w:t>
       </w:r>
       <w:r w:rsidR="007D0404">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) shall be reimbursed by the Managing Trustees to the Licensee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B935453" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00FA3335" w:rsidRDefault="00F10563" w:rsidP="00875A0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-        <w:t>Termination of this licence shall not affect the rights of either party in connection with any breach of any obligation under this licence which existed at or before the date of termination.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Termination of this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>licence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall not affect the rights of either party in connection with any breach of any obligation under this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>licence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which existed at or before the date of termination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E16D46F" w14:textId="77777777" w:rsidR="00585D3C" w:rsidRPr="00FA3335" w:rsidRDefault="00585D3C" w:rsidP="00875A0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA3335">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73BAA1BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Any </w:t>
       </w:r>
-      <w:r w:rsidR="004141B8" w:rsidRPr="00FA3335">
+      <w:r w:rsidR="004141B8" w:rsidRPr="73BAA1BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">items </w:t>
       </w:r>
-      <w:r w:rsidR="00644C2D" w:rsidRPr="00FA3335">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00644C2D" w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>equipment goods and/or other property belonging to the Licensee</w:t>
       </w:r>
-      <w:r w:rsidR="00644C2D" w:rsidRPr="00FA3335">
+      <w:r w:rsidR="00644C2D" w:rsidRPr="73BAA1BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA3335">
+      <w:r w:rsidRPr="73BAA1BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>left at the Premises and/or Building following termination of this licence will be disposed of and any costs of disposal will be borne by the Licensee. The Managing Trustees will not owe the Licensee any responsibility for the Licensee’s property or the proceeds arising from any sale.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">left at the Premises and/or Building following termination of this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>licence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be disposed of and any costs of disposal will be borne by the Licensee. The Managing Trustees will not owe the Licensee any responsibility for the Licensee’s property or the proceeds arising from any sale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE08FD2" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00FA3335" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Notices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFA61E6" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any notice given under this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>licence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be in writing and shall be delivered by hand or sent by pre-paid first-class post or other next working day delivery service to the relevant party at the address and for the attention of the persons specified in the Particulars or as otherwise specified by the relevant party by notice in writing to each other party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198AA314" w14:textId="46C6E477" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="73BAA1BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any notice or other communication given in accordance with clause </w:t>
+      </w:r>
+      <w:r w:rsidR="005976F0" w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="006F525E" w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be deemed to have been received:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769EE6AB" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1559"/>
+          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="1560"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> other next working day delivery service to the relevant party at the address and for the attention of the persons specified in the Particulars or as otherwise specified by the relevant party by notice in writing to each other party.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="198AA314" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
+        <w:t>if delivered by hand, on signature of a delivery receipt or at the time the notice or other communication is left at the proper address; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490414FF" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1559"/>
+          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="1560"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>if sent by pre-paid first-class post or other next working day delivery service, at 9.00 am on the second working day after posting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA6639D" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="73BAA1BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A notice or other communication given under this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>licence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall not be validly given if sent by e-mail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564843DE" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any notice or other communication given in accordance with clause </w:t>
-[...62 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:t>This clause does not apply to the service of any proceedings or other documents in any legal action or, where applicable, any arbitration or other method of dispute resolution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D608094" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A notice or other communication given under this licence shall not be validly given if sent by e-mail.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="564843DE" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
+        <w:lastRenderedPageBreak/>
+        <w:t>No warranties for use or condition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A317AF1" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="73BAA1BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Managing Trustees give no warranty that the Premises possess the planning permissions or any other consents, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>licences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, permissions, certificates, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authorisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or approvals whether of a public or private nature which shall be required for the Permitted Use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07464CD7" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This clause does not apply to the service of any proceedings or other documents in any legal action or, where applicable, any arbitration or other method of dispute resolution.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:t>The Managing Trustees give no warranty that the Premises are physically fit for the Permitted Use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFE8D0D" w14:textId="0A2D1E60" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="73BAA1BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Licensee acknowledges that it does not rely on, and shall have no remedies in respect of, any representation or warranty (whether made innocently or negligently) that may have been made by or on behalf of the Managing Trustees before the date of this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>licence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as to any of the matters mentioned in clause </w:t>
+      </w:r>
+      <w:r w:rsidR="005976F0" w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="006F525E" w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or clause </w:t>
+      </w:r>
+      <w:r w:rsidR="005976F0" w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="006F525E" w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7676075B" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
+        <w:spacing w:before="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>No warranties for use or condition</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A317AF1" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
+        <w:t>Nothing in this clause shall limit or exclude any liability for fraud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290533E2" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Limitation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B563E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="002B563E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> managing trustees’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B563E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A42876" w14:textId="7FF2FD9F" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
-        <w:ind w:left="709" w:hanging="709"/>
+        <w:ind w:left="709" w:right="-602" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Managing Trustees give no warranty that the Premises possess the planning permissions or any other consents, licences, permissions, certificates, authorisations or approvals whether of a public or private nature which shall be required for the Permitted Use.</w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">The Licensee acknowledges that it does not rely on, and shall have no remedies in respect of, any representation or warranty (whether made innocently or negligently) that may have been made by or on behalf of the Managing Trustees before the date of this licence as to any of the matters mentioned in clause </w:t>
+        <w:t xml:space="preserve">Subject to clause </w:t>
+      </w:r>
+      <w:r w:rsidR="005976F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="006F525E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>7.1</w:t>
-[...121 lines deleted...]
-        <w:t>8.2</w:t>
+        <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, the Managing Trustees are not liable for:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB11C04" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1559"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="num" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="1560" w:right="42"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the death of, or injury to the Licensee, its employees, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or invitees to the Premises; or </w:t>
+        <w:t xml:space="preserve">the death of, or injury to the Licensee, its employees, customers or invitees to the Premises; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488CCDE6" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00A96378">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1559"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="num" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">damage to any property of the Licensee or that of the Licensee's employees, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or other invitees to the Premises; or</w:t>
+        <w:t>damage to any property of the Licensee or that of the Licensee's employees, customers or other invitees to the Premises; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC3C18D" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00A96378">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1559"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="num" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">any losses, claims, demands, actions, proceedings, damages, costs or expenses or other liability incurred by </w:t>
       </w:r>
       <w:r w:rsidR="007D0404">
@@ -7422,78 +7552,85 @@
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Licensee or the Licensee's employees, customers or other invitees to the Premises in the exercise or purported exercise of the rights granted by clause </w:t>
       </w:r>
       <w:r w:rsidR="002E5607">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE5259F" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
+    <w:p w14:paraId="5CE5259F" w14:textId="27F8B82C" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="709" w:right="-602" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nothing in clause </w:t>
       </w:r>
+      <w:r w:rsidR="005976F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidR="006F525E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>8.1</w:t>
+        <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall limit or exclude the Managing Trustees’ liability for:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE13813" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00A96378">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1559"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
@@ -7724,160 +7861,149 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2DAADFE5" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00A96378">
       <w:pPr>
         <w:pStyle w:val="Bodyclause"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="-142"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="280"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This licence and any dispute or claim arising out of or in connection with it or its subject matter or formation (including non-contractual disputes or claims) shall be governed by and construed in accordance with the law of England and Wales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5C268A" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00875A0B">
+    <w:p w14:paraId="0F5C268A" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="73BAA1BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="284"/>
-          <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:right="-601" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Jurisdiction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3F4782" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="00875A0B" w:rsidRDefault="00875A0B" w:rsidP="00A96378">
       <w:pPr>
         <w:pStyle w:val="Bodyclause"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="280"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Each party irrevocably agrees that the courts of England and Wales shall have exclusive jurisdiction to settle any dispute or claim arising out of or in connection with this licence or its subject matter or formation (including non-contractual disputes or claims).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA73C16" w14:textId="77777777" w:rsidR="00875A0B" w:rsidRPr="006A0A18" w:rsidRDefault="000E0FAA" w:rsidP="006A0A18">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A0A18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Definitions and I</w:t>
       </w:r>
       <w:r w:rsidR="00875A0B" w:rsidRPr="006A0A18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>nterpretation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB90D7B" w14:textId="77777777" w:rsidR="000E0FAA" w:rsidRDefault="000E0FAA" w:rsidP="000E0FAA">
+    <w:p w14:paraId="2DB90D7B" w14:textId="60714156" w:rsidR="000E0FAA" w:rsidRDefault="000E0FAA" w:rsidP="000E0FAA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The definitions set out in the Particulars </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and in this clause </w:t>
       </w:r>
-      <w:r w:rsidR="00732E8C">
+      <w:r w:rsidR="005976F0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="005976F0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>apply in this licence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F46FA55" w14:textId="77777777" w:rsidR="00E24373" w:rsidRPr="00876DD7" w:rsidRDefault="00E24373" w:rsidP="00E24373">
       <w:pPr>
         <w:pStyle w:val="Sch2style1"/>
         <w:numPr>
@@ -8070,85 +8196,99 @@
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009E5D34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>any Common Access Ways and/or Common Facilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rStyle w:val="Defterm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5258B3AC" w14:textId="77777777" w:rsidR="000E0FAA" w:rsidRDefault="000E0FAA" w:rsidP="000E0FAA">
+    <w:p w14:paraId="5258B3AC" w14:textId="73E46DEF" w:rsidR="000E0FAA" w:rsidRDefault="000E0FAA" w:rsidP="000E0FAA">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Licence Period</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the period from and including the Start Date until the earlier of the End Date or the date on which this licence is determined in accordance with clause 5.</w:t>
+        <w:t xml:space="preserve">the period from and including the Start Date until the earlier of the End Date or the date on which this licence is determined in accordance with clause </w:t>
+      </w:r>
+      <w:r w:rsidR="0034391C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3335">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF1AF0B" w14:textId="77777777" w:rsidR="00591AA2" w:rsidRDefault="00591AA2" w:rsidP="00BF7106">
       <w:pPr>
         <w:pStyle w:val="Sch2style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77650">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Privacy Notice</w:t>
@@ -8445,69 +8585,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">such costs (such proportion to be determined by the Managing Trustees absolutely) </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in connection with the supply of such utilities to or from the Common Parts due to the Licensee’s usage of the Premises and the Common Parts</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3335">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D81F43" w14:textId="77777777" w:rsidR="007A3D08" w:rsidRPr="007A3D08" w:rsidRDefault="007A3D08" w:rsidP="007A3D08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00875A0B">
-[...4 lines deleted...]
-        <w:t>Any obligation on a party not to do something includes an obligation not to allow that thing to be done and an obligation to use best endeavours to prevent that thing being done by another person.</w:t>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any obligation on a party not to do something includes an obligation not to allow that thing to be done and an obligation to use best </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>endeavours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to prevent that thing being done by another person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0334174C" w14:textId="77777777" w:rsidR="007A3D08" w:rsidRPr="007A3D08" w:rsidRDefault="007A3D08" w:rsidP="007A3D08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00875A0B">
-[...4 lines deleted...]
-        <w:t>Unless expressly provided otherwise, the obligations and liabilities of the Licensee under this licence are joint and several.</w:t>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unless expressly provided otherwise, the obligations and liabilities of the Licensee under this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>licence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="73BAA1BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are joint and several.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006E7CCE" w14:textId="77777777" w:rsidR="007A3D08" w:rsidRPr="009F2F83" w:rsidRDefault="007A3D08" w:rsidP="007A3D08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>working day</w:t>
       </w:r>
       <w:r w:rsidRPr="00875A0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -8565,326 +8737,749 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2F83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This licence has been </w:t>
       </w:r>
       <w:r w:rsidRPr="009F2F83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>entered into on the date stated at the beginning of it.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="a823049"/>
+      <w:bookmarkStart w:id="8" w:name="a823049"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="31D16A28" w14:textId="77777777" w:rsidR="009F2F83" w:rsidRDefault="009F2F83" w:rsidP="00241965">
+    <w:p w14:paraId="5E35BA5E" w14:textId="7619475B" w:rsidR="00F755B6" w:rsidRDefault="00435AAB" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="a274257"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc386811273"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00F755B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANNEX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7415A6CF" w14:textId="77777777" w:rsidR="00F755B6" w:rsidRDefault="00F755B6" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311C917B" w14:textId="40642D96" w:rsidR="00CD68F1" w:rsidRPr="00CD68F1" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD68F1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MODEL ENVIRONMENTAL COMMITMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3005F8E5" w14:textId="77777777" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702A4187" w14:textId="15B05984" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="008C7BF0" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="11"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD68F1" w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Methodist Church </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9153E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is committed to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9153E" w:rsidRPr="00397F5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reducing carbon emissions across all its ch</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9153E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>apels and other</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9153E" w:rsidRPr="00397F5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> buildings </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9153E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to promote climate justice</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD68F1" w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2020DE2B" w14:textId="77777777" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F7D07E" w14:textId="77777777" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To reduce energy use at the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Building</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and associated carbon emissions, the following eco-conscious practices shall be followed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69064671" w14:textId="77777777" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C940A2" w14:textId="77777777" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Switch off lights and appliances when not in use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C149B0" w14:textId="77777777" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Minimise use of single-use plastics and disposable items</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1934BFAE" w14:textId="42A41C49" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Use recycling and waste bins</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsibly,</w:t>
+      </w:r>
+      <w:r w:rsidR="00697B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including compost bins (if provided)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AA286A" w14:textId="77777777" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Avoid unnecessary printing or paper waste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DD38CE" w14:textId="77777777" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Use local, fair-trade, or plant-based refreshments where possible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D92FEC" w14:textId="77777777" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Encourage attendees to travel by walking, cycling, or public transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B35430" w14:textId="5286F20B" w:rsidR="00543F2F" w:rsidRPr="00740F6C" w:rsidRDefault="00CD68F1" w:rsidP="00740F6C">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Notify the Managing Trustees if an event involves significant energy or material use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0A3C93" w14:textId="03265553" w:rsidR="00543F2F" w:rsidRPr="008A0C58" w:rsidRDefault="00543F2F" w:rsidP="00740F6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Report any concerns about the heating system, damp or draughts to the Managing Trustees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0657DA1E" w14:textId="77777777" w:rsidR="00CD68F1" w:rsidRPr="005C17B4" w:rsidRDefault="00CD68F1" w:rsidP="00CD68F1">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3443A6FA" w14:textId="77777777" w:rsidR="009F2F83" w:rsidRDefault="009F2F83" w:rsidP="00241965">
       <w:pPr>
         <w:pStyle w:val="Schmainheadsingle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="009F2F83" w:rsidSect="009F2F83">
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16840"/>
           <w:pgMar w:top="454" w:right="567" w:bottom="567" w:left="567" w:header="720" w:footer="398" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="a274257"/>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="49E24218" w14:textId="77777777" w:rsidR="00AE504C" w:rsidRDefault="00AE504C" w:rsidP="006A0A18">
       <w:pPr>
         <w:pStyle w:val="Sch1stylesubclause"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AE504C" w:rsidSect="006E4103">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03544CC2" w14:textId="77777777" w:rsidR="009011AB" w:rsidRDefault="009011AB">
+    <w:p w14:paraId="4563D7A5" w14:textId="77777777" w:rsidR="00A30D37" w:rsidRDefault="00A30D37">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B18519B" w14:textId="77777777" w:rsidR="009011AB" w:rsidRDefault="009011AB">
+    <w:p w14:paraId="2438320C" w14:textId="77777777" w:rsidR="00A30D37" w:rsidRDefault="00A30D37">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E1DF098" w14:textId="77777777" w:rsidR="009F2F83" w:rsidRDefault="009F2F83" w:rsidP="009F2F83">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E1DF098" w14:textId="3B021FD6" w:rsidR="009F2F83" w:rsidRDefault="00CC7AD6" w:rsidP="00CC7AD6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4153"/>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="left" w:pos="7830"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
   </w:p>
   <w:p w14:paraId="3DA3E810" w14:textId="77777777" w:rsidR="009F2F83" w:rsidRPr="009F2F83" w:rsidRDefault="009F2F83" w:rsidP="009F2F83">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="540A766B" w14:textId="0BFCD15F" w:rsidR="009F2F83" w:rsidRPr="00214B4A" w:rsidRDefault="006C3CB6" w:rsidP="009F2F83">
+  <w:p w14:paraId="540A766B" w14:textId="2259B291" w:rsidR="009F2F83" w:rsidRPr="00214B4A" w:rsidRDefault="006C3CB6" w:rsidP="009F2F83">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Standard Licence-</w:t>
+      <w:t>Standard Licence</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD68F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> –</w:t>
     </w:r>
     <w:r w:rsidR="00566B0D" w:rsidDel="00566B0D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0083628C">
+    <w:r w:rsidR="00FF574C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00D37CCB">
+    <w:r w:rsidR="00F715B5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidR="00B32027">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>-07</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD68F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>-202</w:t>
+    </w:r>
+    <w:r w:rsidR="000D6856">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="0083628C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.0</w:t>
+      <w:t xml:space="preserve"> – v</w:t>
     </w:r>
-    <w:r w:rsidR="00D37CCB">
+    <w:r w:rsidR="00CD68F1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="0083628C">
+    <w:r w:rsidR="00CC7AD6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.20</w:t>
-[...31 lines deleted...]
-      <w:tab/>
+      <w:t>.0</w:t>
     </w:r>
     <w:r w:rsidR="00EE641B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EE641B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EE641B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -8955,70 +9550,70 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007C5111" w:rsidRPr="007C5111">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00E102E0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71E801FE" w14:textId="77777777" w:rsidR="009011AB" w:rsidRDefault="009011AB">
+    <w:p w14:paraId="1F2E0F6F" w14:textId="77777777" w:rsidR="00A30D37" w:rsidRDefault="00A30D37">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="079E56E5" w14:textId="77777777" w:rsidR="009011AB" w:rsidRDefault="009011AB">
+    <w:p w14:paraId="7F56038E" w14:textId="77777777" w:rsidR="00A30D37" w:rsidRDefault="00A30D37">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="062C7F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F164240"/>
     <w:lvl w:ilvl="0" w:tplc="DC54324C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3385"/>
         </w:tabs>
         <w:ind w:left="3385" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -10192,50 +10787,163 @@
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56A663F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="326A9C34"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57757641"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A0E87AC"/>
     <w:name w:val="schhead_list"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Schmainheadinc"/>
       <w:lvlText w:val="Schedule %1  "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -10359,51 +11067,51 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C282B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F62817FC"/>
     <w:lvl w:ilvl="0" w:tplc="3760DB7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Schmainheadsingle"/>
       <w:lvlText w:val="Schedule"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10473,51 +11181,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E937E43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A966BD0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10562,51 +11270,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="605D0925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="055E3F86"/>
     <w:lvl w:ilvl="0" w:tplc="07A82B84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10703,51 +11411,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="607F4674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="948C2AFE"/>
     <w:lvl w:ilvl="0" w:tplc="0A326B02">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10792,51 +11500,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66966731"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4A030CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="ABackground"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -10960,51 +11668,51 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A14466B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C64FE28"/>
     <w:lvl w:ilvl="0" w:tplc="C83408AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11101,51 +11809,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73F72128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D022B56"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11214,51 +11922,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771777AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="019C28B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="1Parties"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Scha"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -11329,51 +12037,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77D61255"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2682CAA4"/>
     <w:name w:val="main_list"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -11502,51 +12210,51 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DB5644F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BCC9C08"/>
     <w:lvl w:ilvl="0" w:tplc="8284862A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1945"/>
         </w:tabs>
         <w:ind w:left="1945" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11643,427 +12351,495 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="493836869">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="712080119">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1238320780">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1522091101">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1023359233">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2011910604">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1842040479">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="378827530">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1239246331">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1426028591">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1605721261">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2014214970">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="70737552">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="735663273">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1571770514">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="286130864">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="891961727">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1466509889">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="984356884">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1390497559">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="390661729">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-[...20 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="22" w16cid:durableId="1456873038">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="357"/>
   <w:doNotHyphenateCaps/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D613D3"/>
+    <w:rsid w:val="000100A6"/>
     <w:rsid w:val="00040EF4"/>
     <w:rsid w:val="0004250A"/>
     <w:rsid w:val="00052D4A"/>
     <w:rsid w:val="00071FB4"/>
     <w:rsid w:val="00093652"/>
     <w:rsid w:val="0009473B"/>
     <w:rsid w:val="000B57D5"/>
     <w:rsid w:val="000B6471"/>
     <w:rsid w:val="000D2800"/>
+    <w:rsid w:val="000D6856"/>
     <w:rsid w:val="000E0FAA"/>
     <w:rsid w:val="000E18EF"/>
     <w:rsid w:val="000F0EC0"/>
     <w:rsid w:val="000F1B27"/>
     <w:rsid w:val="00101352"/>
     <w:rsid w:val="00106614"/>
     <w:rsid w:val="00107F55"/>
     <w:rsid w:val="00112181"/>
     <w:rsid w:val="00114966"/>
     <w:rsid w:val="00144D3B"/>
+    <w:rsid w:val="001546AD"/>
     <w:rsid w:val="00160176"/>
     <w:rsid w:val="0016042D"/>
     <w:rsid w:val="0016775F"/>
+    <w:rsid w:val="001738B4"/>
     <w:rsid w:val="00175BCE"/>
     <w:rsid w:val="00191AEA"/>
     <w:rsid w:val="001C3FB7"/>
     <w:rsid w:val="001C6225"/>
     <w:rsid w:val="001C6557"/>
     <w:rsid w:val="001C7F1A"/>
     <w:rsid w:val="001D33C7"/>
     <w:rsid w:val="001F0DFE"/>
     <w:rsid w:val="001F67AB"/>
     <w:rsid w:val="002004F3"/>
     <w:rsid w:val="00214B4A"/>
     <w:rsid w:val="002252E4"/>
     <w:rsid w:val="00231974"/>
     <w:rsid w:val="00241965"/>
     <w:rsid w:val="00247225"/>
     <w:rsid w:val="0028650E"/>
     <w:rsid w:val="0029592D"/>
+    <w:rsid w:val="00295AAB"/>
+    <w:rsid w:val="002A37AF"/>
+    <w:rsid w:val="002B34EB"/>
     <w:rsid w:val="002B563E"/>
     <w:rsid w:val="002B614C"/>
     <w:rsid w:val="002C33A3"/>
     <w:rsid w:val="002C485B"/>
     <w:rsid w:val="002C5B9B"/>
     <w:rsid w:val="002D1208"/>
     <w:rsid w:val="002E03EE"/>
     <w:rsid w:val="002E5607"/>
     <w:rsid w:val="002F0F7A"/>
     <w:rsid w:val="0030110A"/>
     <w:rsid w:val="00301F02"/>
+    <w:rsid w:val="00306E59"/>
     <w:rsid w:val="0033265D"/>
     <w:rsid w:val="00340D68"/>
+    <w:rsid w:val="0034391C"/>
     <w:rsid w:val="0034745F"/>
     <w:rsid w:val="003507E6"/>
+    <w:rsid w:val="00356E77"/>
     <w:rsid w:val="00380F98"/>
     <w:rsid w:val="00385DF7"/>
     <w:rsid w:val="00385E64"/>
     <w:rsid w:val="00394F5B"/>
+    <w:rsid w:val="00397F5B"/>
     <w:rsid w:val="003C5640"/>
     <w:rsid w:val="003D06B4"/>
     <w:rsid w:val="003E3509"/>
     <w:rsid w:val="003F792B"/>
     <w:rsid w:val="00400F91"/>
     <w:rsid w:val="00404D2A"/>
     <w:rsid w:val="0040556E"/>
     <w:rsid w:val="00410C26"/>
     <w:rsid w:val="004141B8"/>
     <w:rsid w:val="00417BD5"/>
+    <w:rsid w:val="00420DCE"/>
     <w:rsid w:val="00430D65"/>
+    <w:rsid w:val="00432F9C"/>
     <w:rsid w:val="00433C2B"/>
+    <w:rsid w:val="00434D22"/>
+    <w:rsid w:val="00435AAB"/>
     <w:rsid w:val="004378C5"/>
     <w:rsid w:val="00473854"/>
     <w:rsid w:val="00480AC7"/>
     <w:rsid w:val="00482ACB"/>
     <w:rsid w:val="00484C8F"/>
     <w:rsid w:val="00486677"/>
     <w:rsid w:val="004B44DB"/>
     <w:rsid w:val="004B6B29"/>
     <w:rsid w:val="004D3E64"/>
     <w:rsid w:val="004D6A7A"/>
     <w:rsid w:val="004E3153"/>
     <w:rsid w:val="004E4566"/>
     <w:rsid w:val="0050142D"/>
     <w:rsid w:val="0051250A"/>
+    <w:rsid w:val="0051685D"/>
     <w:rsid w:val="0052276B"/>
+    <w:rsid w:val="00523DE3"/>
     <w:rsid w:val="0052698E"/>
     <w:rsid w:val="00535421"/>
+    <w:rsid w:val="00541927"/>
+    <w:rsid w:val="00543D3C"/>
+    <w:rsid w:val="00543F2F"/>
     <w:rsid w:val="0055303E"/>
     <w:rsid w:val="00555BE3"/>
     <w:rsid w:val="00566B0D"/>
     <w:rsid w:val="005702C6"/>
     <w:rsid w:val="00570E19"/>
     <w:rsid w:val="00585D3C"/>
     <w:rsid w:val="00591AA2"/>
     <w:rsid w:val="005936A5"/>
+    <w:rsid w:val="005976F0"/>
     <w:rsid w:val="005A391C"/>
     <w:rsid w:val="005B109C"/>
     <w:rsid w:val="005B4978"/>
     <w:rsid w:val="005E7C7D"/>
     <w:rsid w:val="005F4D1E"/>
     <w:rsid w:val="005F5C91"/>
     <w:rsid w:val="0060135E"/>
     <w:rsid w:val="0061317F"/>
     <w:rsid w:val="00620676"/>
     <w:rsid w:val="00637CCC"/>
     <w:rsid w:val="00644C2D"/>
     <w:rsid w:val="00652AD0"/>
     <w:rsid w:val="0066009E"/>
+    <w:rsid w:val="0066754E"/>
     <w:rsid w:val="00670DEC"/>
     <w:rsid w:val="00694A85"/>
+    <w:rsid w:val="00697B32"/>
     <w:rsid w:val="006A0A18"/>
     <w:rsid w:val="006A4939"/>
     <w:rsid w:val="006A640E"/>
     <w:rsid w:val="006B3180"/>
     <w:rsid w:val="006C0682"/>
     <w:rsid w:val="006C3CB6"/>
+    <w:rsid w:val="006C44F9"/>
+    <w:rsid w:val="006D1E27"/>
     <w:rsid w:val="006E4103"/>
+    <w:rsid w:val="006E566F"/>
     <w:rsid w:val="006E6C6F"/>
     <w:rsid w:val="006F525E"/>
     <w:rsid w:val="007147A3"/>
     <w:rsid w:val="007175B0"/>
+    <w:rsid w:val="00717FBD"/>
     <w:rsid w:val="00732E8C"/>
+    <w:rsid w:val="00740F6C"/>
     <w:rsid w:val="007503C6"/>
+    <w:rsid w:val="007649F8"/>
     <w:rsid w:val="007745D9"/>
     <w:rsid w:val="00791EC2"/>
     <w:rsid w:val="007A3D08"/>
     <w:rsid w:val="007B10FB"/>
     <w:rsid w:val="007B2902"/>
     <w:rsid w:val="007B7D0F"/>
+    <w:rsid w:val="007C37F5"/>
     <w:rsid w:val="007C5111"/>
     <w:rsid w:val="007D0404"/>
+    <w:rsid w:val="007D5FAB"/>
     <w:rsid w:val="007E3877"/>
     <w:rsid w:val="00820D61"/>
     <w:rsid w:val="0083628C"/>
     <w:rsid w:val="00862529"/>
     <w:rsid w:val="00871D34"/>
     <w:rsid w:val="00875910"/>
     <w:rsid w:val="00875A0B"/>
     <w:rsid w:val="00880E0C"/>
     <w:rsid w:val="00891E9A"/>
     <w:rsid w:val="0089379D"/>
     <w:rsid w:val="00896F0A"/>
+    <w:rsid w:val="008A0C58"/>
     <w:rsid w:val="008B238A"/>
+    <w:rsid w:val="008C7BF0"/>
+    <w:rsid w:val="008E054B"/>
     <w:rsid w:val="008E09A0"/>
     <w:rsid w:val="008E3C16"/>
     <w:rsid w:val="008E7B12"/>
     <w:rsid w:val="008F3B2E"/>
+    <w:rsid w:val="008F7861"/>
     <w:rsid w:val="009011AB"/>
     <w:rsid w:val="00902ABD"/>
     <w:rsid w:val="0090780F"/>
     <w:rsid w:val="009175FD"/>
     <w:rsid w:val="009248DC"/>
     <w:rsid w:val="009335E3"/>
     <w:rsid w:val="0094639D"/>
     <w:rsid w:val="00946B02"/>
+    <w:rsid w:val="00947DD0"/>
     <w:rsid w:val="00971BA6"/>
     <w:rsid w:val="00973486"/>
     <w:rsid w:val="00975A72"/>
     <w:rsid w:val="009767C1"/>
     <w:rsid w:val="0098089C"/>
     <w:rsid w:val="00992931"/>
+    <w:rsid w:val="009A44CD"/>
     <w:rsid w:val="009A7FDB"/>
     <w:rsid w:val="009B12A5"/>
     <w:rsid w:val="009B532C"/>
+    <w:rsid w:val="009D284C"/>
     <w:rsid w:val="009D2FEA"/>
     <w:rsid w:val="009D695C"/>
     <w:rsid w:val="009E5D34"/>
     <w:rsid w:val="009F2F83"/>
     <w:rsid w:val="009F7FC5"/>
     <w:rsid w:val="00A10E41"/>
+    <w:rsid w:val="00A308E8"/>
+    <w:rsid w:val="00A30D37"/>
     <w:rsid w:val="00A373DE"/>
     <w:rsid w:val="00A44E69"/>
     <w:rsid w:val="00A454BD"/>
     <w:rsid w:val="00A51020"/>
     <w:rsid w:val="00A5721D"/>
+    <w:rsid w:val="00A66252"/>
     <w:rsid w:val="00A85570"/>
     <w:rsid w:val="00A87649"/>
+    <w:rsid w:val="00A9153E"/>
     <w:rsid w:val="00A95231"/>
     <w:rsid w:val="00A96378"/>
     <w:rsid w:val="00AB544A"/>
+    <w:rsid w:val="00AD0F9E"/>
     <w:rsid w:val="00AE504C"/>
     <w:rsid w:val="00AF22EC"/>
+    <w:rsid w:val="00AF5C4F"/>
     <w:rsid w:val="00AF79FE"/>
     <w:rsid w:val="00B0287C"/>
     <w:rsid w:val="00B10031"/>
     <w:rsid w:val="00B312C2"/>
+    <w:rsid w:val="00B32027"/>
     <w:rsid w:val="00B33BAB"/>
     <w:rsid w:val="00B51E86"/>
     <w:rsid w:val="00B528AA"/>
     <w:rsid w:val="00B77F8D"/>
     <w:rsid w:val="00B85EFA"/>
+    <w:rsid w:val="00B96D51"/>
+    <w:rsid w:val="00B9745D"/>
     <w:rsid w:val="00BB20B7"/>
     <w:rsid w:val="00BF7106"/>
+    <w:rsid w:val="00C01746"/>
+    <w:rsid w:val="00C15AF1"/>
     <w:rsid w:val="00C2187D"/>
     <w:rsid w:val="00C44893"/>
+    <w:rsid w:val="00C562A7"/>
+    <w:rsid w:val="00C66143"/>
+    <w:rsid w:val="00C9345E"/>
     <w:rsid w:val="00C94872"/>
     <w:rsid w:val="00CB2313"/>
+    <w:rsid w:val="00CC7AD6"/>
     <w:rsid w:val="00CD2C43"/>
+    <w:rsid w:val="00CD68F1"/>
+    <w:rsid w:val="00CE036B"/>
     <w:rsid w:val="00CE2242"/>
     <w:rsid w:val="00CE54C1"/>
     <w:rsid w:val="00D1781C"/>
     <w:rsid w:val="00D25CFB"/>
     <w:rsid w:val="00D315AB"/>
     <w:rsid w:val="00D35642"/>
     <w:rsid w:val="00D37CCB"/>
     <w:rsid w:val="00D43C68"/>
     <w:rsid w:val="00D613D3"/>
     <w:rsid w:val="00D6299B"/>
     <w:rsid w:val="00D64F51"/>
     <w:rsid w:val="00D74C21"/>
     <w:rsid w:val="00D80A97"/>
     <w:rsid w:val="00D80AC3"/>
+    <w:rsid w:val="00D81EBE"/>
     <w:rsid w:val="00DA71F2"/>
     <w:rsid w:val="00DC5EC7"/>
     <w:rsid w:val="00DC6338"/>
     <w:rsid w:val="00DE127A"/>
     <w:rsid w:val="00DE2E25"/>
     <w:rsid w:val="00DE7E9D"/>
     <w:rsid w:val="00E009DF"/>
     <w:rsid w:val="00E102E0"/>
     <w:rsid w:val="00E24373"/>
     <w:rsid w:val="00E31A14"/>
+    <w:rsid w:val="00E447F8"/>
+    <w:rsid w:val="00E65069"/>
     <w:rsid w:val="00E67145"/>
     <w:rsid w:val="00E76FF7"/>
     <w:rsid w:val="00E8760F"/>
     <w:rsid w:val="00E9703D"/>
     <w:rsid w:val="00EA3F07"/>
     <w:rsid w:val="00EA4564"/>
     <w:rsid w:val="00EA4E37"/>
     <w:rsid w:val="00EC1AA8"/>
     <w:rsid w:val="00EE0E93"/>
     <w:rsid w:val="00EE4D06"/>
     <w:rsid w:val="00EE5898"/>
     <w:rsid w:val="00EE641B"/>
     <w:rsid w:val="00F10563"/>
     <w:rsid w:val="00F20500"/>
     <w:rsid w:val="00F23EFA"/>
     <w:rsid w:val="00F31D99"/>
     <w:rsid w:val="00F3252D"/>
+    <w:rsid w:val="00F4070F"/>
     <w:rsid w:val="00F44C77"/>
+    <w:rsid w:val="00F4597E"/>
+    <w:rsid w:val="00F715B5"/>
+    <w:rsid w:val="00F755B6"/>
     <w:rsid w:val="00F80541"/>
+    <w:rsid w:val="00F90FC7"/>
     <w:rsid w:val="00F9762C"/>
     <w:rsid w:val="00FA0380"/>
     <w:rsid w:val="00FA3335"/>
     <w:rsid w:val="00FB7765"/>
     <w:rsid w:val="00FC08D9"/>
     <w:rsid w:val="00FC439C"/>
     <w:rsid w:val="00FD37EA"/>
     <w:rsid w:val="00FE13EC"/>
+    <w:rsid w:val="00FF574C"/>
+    <w:rsid w:val="73BAA1BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="755FC051"/>
   <w15:docId w15:val="{3EEBE3AB-64E8-4F84-9D9E-B3A0E68F5AB3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13660,55 +14436,81 @@
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009F2F83"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E24373"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F4597E"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="637758138">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -13975,211 +14777,90 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="544e2eb3-9931-4ca0-afe2-146540aca873"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C730EF84E286664A9B62CB8EFF41A1A3" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8175228e289d445f72cd285917b29ca2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="954ee314-4cb8-4269-aac0-764631b84081" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="47be84086b6740ae319b417f2820147a" ns2:_="">
+    <xsd:import namespace="954ee314-4cb8-4269-aac0-764631b84081"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="df97064d-41b2-48fd-9cd0-a06dd26e38dc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="954ee314-4cb8-4269-aac0-764631b84081" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
-    </xsd:element>
-[...90 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -14237,130 +14918,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6185EF87-E8D2-4542-8505-2035E3102279}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB636976-3225-498E-BBEB-CE4E274BDA6E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="544e2eb3-9931-4ca0-afe2-146540aca873"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E6681C4-440B-4002-B5CB-BB73B70E15C0}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A872AD43-997A-4B44-B19B-DC47B4569B0C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FC6C5A5-90D2-4C76-9858-8E639B58F5DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="df97064d-41b2-48fd-9cd0-a06dd26e38dc"/>
-    <ds:schemaRef ds:uri="544e2eb3-9931-4ca0-afe2-146540aca873"/>
+    <ds:schemaRef ds:uri="954ee314-4cb8-4269-aac0-764631b84081"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E6681C4-440B-4002-B5CB-BB73B70E15C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB636976-3225-498E-BBEB-CE4E274BDA6E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6185EF87-E8D2-4542-8505-2035E3102279}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>16264</Characters>
+  <Pages>8</Pages>
+  <Words>3388</Words>
+  <Characters>17144</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>135</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>336</Lines>
+  <Paragraphs>193</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Licence to occupy property on short term basis</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Practical Law Company Ltd</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19079</CharactersWithSpaces>
+  <CharactersWithSpaces>20339</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Standard Licence</dc:title>
   <dc:creator>Practical Law Company</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100360AFD2B69B25845B32027B3739DFDCB</vt:lpwstr>
+    <vt:lpwstr>0x010100C730EF84E286664A9B62CB8EFF41A1A3</vt:lpwstr>
   </property>
 </Properties>
 </file>