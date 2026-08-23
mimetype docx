--- v0 (2026-05-13)
+++ v1 (2026-08-23)
@@ -6,611 +6,608 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2974334B" w14:textId="77777777" w:rsidR="0050142D" w:rsidRPr="00AE366E" w:rsidRDefault="00A76A5D" w:rsidP="00A76A5D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="0050142D" w:rsidP="00A76A5D" w:rsidRDefault="00A76A5D" w14:paraId="2974334B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00305149">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00337807" w:rsidRPr="00305149">
+      <w:r w:rsidRPr="00305149" w:rsidR="00337807">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">emplate </w:t>
       </w:r>
-      <w:r w:rsidR="003C13DC" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="003C13DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="004561B5" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004561B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ooking </w:t>
       </w:r>
-      <w:r w:rsidR="003C13DC" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="003C13DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="004561B5" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004561B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>orm</w:t>
       </w:r>
-      <w:r w:rsidR="00491F54" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00491F54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="007D30F5" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="007D30F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>use of premises for Christian worship</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E082BC" w14:textId="77777777" w:rsidR="00DB5B10" w:rsidRPr="00AE366E" w:rsidRDefault="00DB5B10" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00DB5B10" w:rsidP="00337807" w:rsidRDefault="00DB5B10" w14:paraId="69E082BC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="1843"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="650452DE" w14:textId="51DB80FA" w:rsidR="009D695C" w:rsidRPr="00AE366E" w:rsidRDefault="009D695C" w:rsidP="00DB5B10">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="009D695C" w:rsidP="00DB5B10" w:rsidRDefault="009D695C" w14:paraId="650452DE" w14:textId="51DB80FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="1843"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidR="0025163A" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="0025163A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00DB5B10" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DB5B10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00DB5B10" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DB5B10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DB5B10" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DB5B10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DB5B10" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DB5B10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB5B10" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DB5B10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="002A0359">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00DB5B10" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DB5B10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00DB5B10" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DB5B10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB5B10" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DB5B10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00DB5B10" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DB5B10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>insert the date by hand once the agreement is signed by both parties)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EBF00D" w14:textId="77777777" w:rsidR="0025163A" w:rsidRPr="00AE366E" w:rsidRDefault="0025163A" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="0025163A" w:rsidP="00E4792D" w:rsidRDefault="0025163A" w14:paraId="71EBF00D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parties</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03652806" w14:textId="77777777" w:rsidR="0025163A" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="0025163A" w:rsidP="00E4792D" w:rsidRDefault="004F3E83" w14:paraId="03652806" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The managing t</w:t>
       </w:r>
-      <w:r w:rsidR="0025163A" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="0025163A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rustees named in clause 1.1 below (</w:t>
       </w:r>
-      <w:r w:rsidR="0025163A" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="0025163A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Managing Trustees</w:t>
       </w:r>
-      <w:r w:rsidR="0025163A" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="0025163A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABD270D" w14:textId="77777777" w:rsidR="0025163A" w:rsidRPr="00AE366E" w:rsidRDefault="0025163A" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="0025163A" w:rsidP="6DE67A5B" w:rsidRDefault="0025163A" w14:paraId="5ABD270D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="0025163A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The person(s) or organisation named in clause 1.2 below (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="0025163A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hirer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="0025163A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258FF265" w14:textId="77777777" w:rsidR="0025163A" w:rsidRPr="00AE366E" w:rsidRDefault="0025163A" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="0025163A" w:rsidP="00E4792D" w:rsidRDefault="0025163A" w14:paraId="258FF265" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="1843"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AGREE AS FOLLOWS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E52C9E9" w14:textId="77777777" w:rsidR="00514389" w:rsidRPr="00AE366E" w:rsidRDefault="0025163A" w:rsidP="000133EB">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00514389" w:rsidP="000133EB" w:rsidRDefault="0025163A" w14:paraId="1E52C9E9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In consideration of the Hire Fee described in clause 1.3 below and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ubject to the Hirer’s obligations under clause</w:t>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007314EE" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="007314EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the Managing Trustees permit the </w:t>
       </w:r>
-      <w:r w:rsidR="00514389" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00514389">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hirer</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="00514389" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00514389">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Premises </w:t>
       </w:r>
-      <w:r w:rsidR="00514389" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00514389">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">described in clause 1.4 below </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for the</w:t>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> purposes of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00514389" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00514389">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Event described in clause 1.5 below</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the </w:t>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hire </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Period </w:t>
       </w:r>
-      <w:r w:rsidR="00514389" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00514389">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>described in clause 1.6 below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6918B27A" w14:textId="77777777" w:rsidR="007314EE" w:rsidRPr="00AE366E" w:rsidRDefault="007314EE" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="007314EE" w:rsidP="00E4792D" w:rsidRDefault="007314EE" w14:paraId="6918B27A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Managing Trustees</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7383F36B" w14:textId="77777777" w:rsidR="007314EE" w:rsidRPr="00AE366E" w:rsidRDefault="007314EE" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="007314EE" w:rsidP="00E4792D" w:rsidRDefault="007314EE" w14:paraId="7383F36B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
@@ -621,835 +618,795 @@
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>full</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE366E">
+        <w:t>full name of first authorised Managing Trustee)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00B834AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> name of first authorised Managing Trustee)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B834AF" w:rsidRPr="00AE366E">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="007314EE" w:rsidP="00E4792D" w:rsidRDefault="007314EE" w14:paraId="281E4ECD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="281E4ECD" w14:textId="77777777" w:rsidR="007314EE" w:rsidRPr="00AE366E" w:rsidRDefault="007314EE" w:rsidP="00E4792D">
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(full name of second authorised Managing Trustee)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="007314EE" w:rsidP="00E4792D" w:rsidRDefault="007314EE" w14:paraId="2DC1DCED" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for themselves and others the members (or such of the members as have attained full age) of the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="007314EE" w:rsidP="00501952" w:rsidRDefault="00501952" w14:paraId="01452A65" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Church Council] OR [Circuit Meeting] of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(name of Church Council or Circuit Meeting – insert the registered name and number if the managing trustee body is a registered charity)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="007314EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="007314EE" w:rsidP="00E4792D" w:rsidRDefault="007314EE" w14:paraId="5578244E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">care of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE366E">
+        <w:t>address)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="007314EE" w:rsidP="00E4792D" w:rsidRDefault="007314EE" w14:paraId="7D15A657" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>full</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> name of second authorised Managing Trustee)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DC1DCED" w14:textId="77777777" w:rsidR="007314EE" w:rsidRPr="00AE366E" w:rsidRDefault="007314EE" w:rsidP="00E4792D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>which expression shall include their successors from time to time ascertained in accordance with the provisions of Part II Schedule 2 to the Methodist Church Act 1976</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00B834AF" w:rsidP="00E4792D" w:rsidRDefault="00B834AF" w14:paraId="429B5363" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="01452A65" w14:textId="77777777" w:rsidR="007314EE" w:rsidRPr="00AE366E" w:rsidRDefault="00501952" w:rsidP="00501952">
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telephone Number:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00B834AF" w:rsidP="00E4792D" w:rsidRDefault="00B834AF" w14:paraId="5BDAD980" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...372 lines deleted...]
-    <w:p w14:paraId="75D6E9D9" w14:textId="77777777" w:rsidR="007314EE" w:rsidRPr="00AE366E" w:rsidRDefault="007314EE" w:rsidP="000133EB">
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="007314EE" w:rsidP="000133EB" w:rsidRDefault="007314EE" w14:paraId="75D6E9D9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hire</w:t>
       </w:r>
-      <w:r w:rsidR="00B834AF" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00B834AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D62EAE" w14:textId="77777777" w:rsidR="00B834AF" w:rsidRPr="00AE366E" w:rsidRDefault="00B834AF" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00B834AF" w:rsidP="00E4792D" w:rsidRDefault="00B834AF" w14:paraId="50D62EAE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AB2EF2" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00AB2EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2EF2" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00AB2EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2EF2" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00AB2EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AB2EF2" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00AB2EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AB2EF2" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00AB2EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AB2EF2" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00AB2EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AB2EF2" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00AB2EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AB2EF2" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00AB2EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>full name</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2EF2" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00AB2EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and address</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2EF2" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00AB2EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2EF2" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00AB2EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C9A500" w14:textId="77777777" w:rsidR="00B834AF" w:rsidRPr="00AE366E" w:rsidRDefault="00AB2EF2" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00B834AF" w:rsidP="00E4792D" w:rsidRDefault="00AB2EF2" w14:paraId="43C9A500" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
@@ -1515,244 +1472,244 @@
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>full name and address)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CBB809" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="00AB2EF2" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00E4792D" w:rsidRDefault="00AB2EF2" w14:paraId="29CBB809" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as representative(s) of</w:t>
       </w:r>
-      <w:r w:rsidR="00985F5C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00985F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(name of </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Christian church or congregation hiring the Premises</w:t>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00985F5C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00985F5C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00985F5C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00985F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="00985F5C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00985F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00985F5C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00985F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00985F5C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00985F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00985F5C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00985F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00985F5C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00985F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00985F5C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00985F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00985F5C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00985F5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(name of denomination or network if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075FEC3E" w14:textId="77777777" w:rsidR="000F2940" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="00E4792D" w:rsidRDefault="000F2940" w14:paraId="075FEC3E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103" w:hanging="4383"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05F6B821" w14:textId="77777777" w:rsidR="00B834AF" w:rsidRPr="00AE366E" w:rsidRDefault="00B834AF" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00B834AF" w:rsidP="00E4792D" w:rsidRDefault="00B834AF" w14:paraId="05F6B821" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telephone Number:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
@@ -1784,51 +1741,51 @@
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650286E7" w14:textId="77777777" w:rsidR="00B834AF" w:rsidRPr="00AE366E" w:rsidRDefault="00B834AF" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00B834AF" w:rsidP="00E4792D" w:rsidRDefault="00B834AF" w14:paraId="650286E7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email address:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
@@ -1867,296 +1824,319 @@
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFE3F9C" w14:textId="77777777" w:rsidR="007314EE" w:rsidRPr="00AE366E" w:rsidRDefault="007314EE" w:rsidP="000133EB">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="007314EE" w:rsidP="000133EB" w:rsidRDefault="007314EE" w14:paraId="2CFE3F9C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hire Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is:</w:t>
       </w:r>
-      <w:r w:rsidR="00BD5A2A" w:rsidRPr="00AE366E">
-[...11 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BD5A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BD5A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BD5A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidR="00BD5A2A" w:rsidRPr="00AE366E">
-[...11 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BD5A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BD5A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BD5A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>per hour</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DB0888" w14:textId="77777777" w:rsidR="00BD5A2A" w:rsidRPr="00AE366E" w:rsidRDefault="00BD5A2A" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00BD5A2A" w:rsidP="00E4792D" w:rsidRDefault="00BD5A2A" w14:paraId="30DB0888" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>in total</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE32079" w14:textId="77777777" w:rsidR="000133EB" w:rsidRPr="00AE366E" w:rsidRDefault="000133EB">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000133EB" w:rsidRDefault="000133EB" w14:paraId="5DE32079" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D619E57" w14:textId="77777777" w:rsidR="00B834AF" w:rsidRPr="00AE366E" w:rsidRDefault="007314EE" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00B834AF" w:rsidP="00E4792D" w:rsidRDefault="007314EE" w14:paraId="6D619E57" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are:</w:t>
       </w:r>
-      <w:r w:rsidR="00B834AF" w:rsidRPr="00AE366E">
-[...6 lines deleted...]
-      <w:r w:rsidR="00B834AF" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00B834AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00B834AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B834AF" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00B834AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B834AF" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00B834AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B834AF" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00B834AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B834AF" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00B834AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B834AF" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00B834AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B834AF" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00B834AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B834AF" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00B834AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55046E62" w14:textId="77777777" w:rsidR="00B834AF" w:rsidRPr="00AE366E" w:rsidRDefault="00B834AF" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00B834AF" w:rsidP="00E4792D" w:rsidRDefault="00B834AF" w14:paraId="55046E62" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -2211,412 +2191,382 @@
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260B8C55" w14:textId="77777777" w:rsidR="00B834AF" w:rsidRPr="00AE366E" w:rsidRDefault="00B834AF" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00B834AF" w:rsidP="00E4792D" w:rsidRDefault="00B834AF" w14:paraId="260B8C55" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="24134D7B" w14:textId="77777777" w:rsidR="00B834AF" w:rsidRPr="00AE366E" w:rsidRDefault="00B834AF" w:rsidP="00E4792D">
+        <w:t>(description of room(s) to be hired)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00B834AF" w:rsidP="00E4792D" w:rsidRDefault="00B834AF" w14:paraId="24134D7B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BA4B6F" w:rsidRPr="00AE366E">
-[...4 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BA4B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BA4B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00BA4B6F" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BA4B6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00BA4B6F" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BA4B6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA4B6F" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BA4B6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BA4B6F" w:rsidRPr="00AE366E">
+        <w:t xml:space="preserve">(please state e.g. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00501952">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>please</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BA4B6F" w:rsidRPr="00AE366E">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BA4B6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> state e.g. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00501952" w:rsidRPr="00AE366E">
+        <w:t>[description] service of the [name of Christian church or congregation]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00501952">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA4B6F" w:rsidRPr="00AE366E">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BA4B6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[description] service of the [name of Christian church or congregation]</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00501952" w:rsidRPr="00AE366E">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00501952">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00BA4B6F" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BA4B6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00501952" w:rsidRPr="00AE366E">
+        <w:t xml:space="preserve"> annual meeting of the [name of Christian church or congregation]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00501952">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00BA4B6F" w:rsidRPr="00AE366E">
-[...15 lines deleted...]
-      <w:r w:rsidR="00BA4B6F" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BA4B6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13902ECB" w14:textId="77777777" w:rsidR="00B834AF" w:rsidRPr="00AE366E" w:rsidRDefault="00B834AF" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00B834AF" w:rsidP="00E4792D" w:rsidRDefault="00B834AF" w14:paraId="13902ECB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The times of hire (</w:t>
       </w:r>
-      <w:r w:rsidR="006A2EFA" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="006A2EFA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hire </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Period</w:t>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) are</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5FE3AF" w14:textId="6CEFEB2E" w:rsidR="00BD5A2A" w:rsidRPr="00AE366E" w:rsidRDefault="00BD5A2A" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00BD5A2A" w:rsidP="00E4792D" w:rsidRDefault="00BD5A2A" w14:paraId="1D5FE3AF" w14:textId="6CEFEB2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E4792D" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00E4792D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E4792D" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00E4792D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E4792D" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00E4792D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E4792D" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00E4792D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E4792D" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00E4792D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00A65A26" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00A65A26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AE846C" w14:textId="77777777" w:rsidR="00BD5A2A" w:rsidRPr="00AE366E" w:rsidRDefault="00BD5A2A" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00BD5A2A" w:rsidP="00E4792D" w:rsidRDefault="00BD5A2A" w14:paraId="02AE846C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>From:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2634,1115 +2584,1201 @@
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> am/pm</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>until</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> am/pm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1AE086" w14:textId="77777777" w:rsidR="00BD5A2A" w:rsidRPr="00AE366E" w:rsidRDefault="00BD5A2A" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00BD5A2A" w:rsidP="00E4792D" w:rsidRDefault="00BD5A2A" w14:paraId="7C1AE086" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="2E2464DA" w14:textId="77777777" w:rsidR="002230C6" w:rsidRPr="00AE366E" w:rsidRDefault="00514389" w:rsidP="00E4792D">
+        <w:t>(please include sufficient time for preparation and clearing up)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="002230C6" w:rsidP="00E4792D" w:rsidRDefault="00514389" w14:paraId="2E2464DA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidR="00BD5A2A" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BD5A2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e Hirer agrees to observe and perform the conditions provisions and stipulations contained or referred to in the Standard Conditions of Hire and any Special Conditions of Hire set out in Schedules 1 and 2</w:t>
       </w:r>
-      <w:r w:rsidR="0025163A" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="0025163A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453DC674" w14:textId="77777777" w:rsidR="0025163A" w:rsidRPr="00AE366E" w:rsidRDefault="002230C6" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="0025163A" w:rsidP="00E4792D" w:rsidRDefault="002230C6" w14:paraId="453DC674" w14:textId="2D36BEB3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Hirer and the Managing Trustees agree and declare that the </w:t>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">terms defined in clause 1.1 to 1.6 above have the meanings defined therein when used in the Standard Conditions of Hire and any Special Conditions of Hire. The </w:t>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terms defined in clause 1.1 to 1.6 above have the meanings </w:t>
+      </w:r>
+      <w:r w:rsidR="00653ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stated in those sub-clauses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when used in the Standard Conditions of Hire and any Special Conditions of Hire. The </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>following terms used in the Standard Conditions of Hire have the meanings set out below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF32003" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00E4792D" w:rsidRDefault="004F3E83" w14:paraId="6DF32003" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agreement:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">this agreement, the Standard Conditions of </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="2320050F" w14:textId="77777777" w:rsidR="006A2EFA" w:rsidRPr="00AE366E" w:rsidRDefault="006A2EFA" w:rsidP="00337807">
+        <w:t>this agreement, the Standard Conditions of Hire and any Special Conditions of Hire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="006A2EFA" w:rsidP="00337807" w:rsidRDefault="006A2EFA" w14:paraId="2320050F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Building:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>the land and building of which the Premises form part including any Facilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6ECE91" w14:textId="77777777" w:rsidR="002230C6" w:rsidRPr="00AE366E" w:rsidRDefault="002230C6" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="002230C6" w:rsidP="00337807" w:rsidRDefault="002230C6" w14:paraId="1E6ECE91" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cautionary Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00A65A26" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00A65A26">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>£</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF75A68" w14:textId="77777777" w:rsidR="006A2EFA" w:rsidRPr="00AE366E" w:rsidRDefault="006A2EFA" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="006A2EFA" w:rsidP="00337807" w:rsidRDefault="006A2EFA" w14:paraId="1BF75A68" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(being at least one third of the Hire Fee)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B54176D" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="006A2EFA" w:rsidP="00E4792D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00E4792D" w:rsidRDefault="006A2EFA" w14:paraId="7B54176D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2835" w:hanging="2475"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Facilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="008D3282" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D3282">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>following f</w:t>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">acilities </w:t>
       </w:r>
-      <w:r w:rsidR="008D3282" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D3282">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in or upon the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="008D3282" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D3282">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Building</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="008D3282" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D3282">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that can be used by the Hirer during the Hire Period</w:t>
       </w:r>
-      <w:r w:rsidR="004F3E83" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="004F3E83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2835" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D3282" w:rsidRPr="00AE366E" w14:paraId="629E3FDE" w14:textId="77777777" w:rsidTr="00A00E37">
+      <w:tr w:rsidRPr="00AE366E" w:rsidR="008D3282" w:rsidTr="00A00E37" w14:paraId="629E3FDE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6413B405" w14:textId="77777777" w:rsidR="008D3282" w:rsidRPr="00AE366E" w:rsidRDefault="008D3282" w:rsidP="00337807">
+          <w:p w:rsidRPr="00AE366E" w:rsidR="008D3282" w:rsidP="00337807" w:rsidRDefault="008D3282" w14:paraId="6413B405" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62EE14BB" w14:textId="77777777" w:rsidR="008D3282" w:rsidRPr="00AE366E" w:rsidRDefault="008D3282" w:rsidP="00337807">
+          <w:p w:rsidRPr="00AE366E" w:rsidR="008D3282" w:rsidP="00337807" w:rsidRDefault="008D3282" w14:paraId="62EE14BB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE366E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please tick if facilities available for use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3E83" w:rsidRPr="00AE366E" w14:paraId="68321A81" w14:textId="77777777" w:rsidTr="00A00E37">
+      <w:tr w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidTr="00A00E37" w14:paraId="68321A81" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C05241A" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00337807">
+          <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00337807" w:rsidRDefault="004F3E83" w14:paraId="6C05241A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE366E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>toilets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C46EE56" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00337807">
+          <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00337807" w:rsidRDefault="004F3E83" w14:paraId="1C46EE56" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3E83" w:rsidRPr="00AE366E" w14:paraId="7398E080" w14:textId="77777777" w:rsidTr="00A00E37">
+      <w:tr w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidTr="00A00E37" w14:paraId="7398E080" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="652FA8B8" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00337807">
+          <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00337807" w:rsidRDefault="004F3E83" w14:paraId="652FA8B8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE366E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>washroom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70687D39" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00337807">
+          <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00337807" w:rsidRDefault="004F3E83" w14:paraId="70687D39" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3E83" w:rsidRPr="00AE366E" w14:paraId="3590C282" w14:textId="77777777" w:rsidTr="00A00E37">
+      <w:tr w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidTr="00A00E37" w14:paraId="3590C282" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE984D0" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00337807">
+          <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00337807" w:rsidRDefault="004F3E83" w14:paraId="4AE984D0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE366E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kitchen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B98F235" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00337807">
+          <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00337807" w:rsidRDefault="004F3E83" w14:paraId="7B98F235" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3E83" w:rsidRPr="00AE366E" w14:paraId="2C6406C0" w14:textId="77777777" w:rsidTr="00A00E37">
+      <w:tr w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidTr="00A00E37" w14:paraId="2C6406C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D82B465" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00337807">
+          <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00337807" w:rsidRDefault="004F3E83" w14:paraId="0D82B465" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE366E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4F3EE3" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00337807">
+          <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00337807" w:rsidRDefault="004F3E83" w14:paraId="6A4F3EE3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE366E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.....................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D2C6D24" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00337807">
+          <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00337807" w:rsidRDefault="004F3E83" w14:paraId="7D2C6D24" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE366E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AE366E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>describe</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> any other facilities the Hirer can use)</w:t>
+              <w:t>describe any other facilities the Hirer can use)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1463B338" w14:textId="77777777" w:rsidR="004F3E83" w:rsidRPr="00AE366E" w:rsidRDefault="004F3E83" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="004F3E83" w:rsidP="00337807" w:rsidRDefault="004F3E83" w14:paraId="1463B338" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="2835"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FDF190D" w14:textId="77777777" w:rsidR="00070D8F" w:rsidRPr="00AE366E" w:rsidRDefault="00070D8F" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00070D8F" w:rsidP="00337807" w:rsidRDefault="00070D8F" w14:paraId="4FDF190D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Model Trusts:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>the model trusts for the time being contained in Part III of Schedule 2 to the Methodist Church Act 1976</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD0D9EB" w14:textId="77777777" w:rsidR="00A76A5D" w:rsidRPr="003E3329" w:rsidRDefault="00A76A5D" w:rsidP="00A76A5D">
+    <w:p w:rsidRPr="003E3329" w:rsidR="00A76A5D" w:rsidP="00A76A5D" w:rsidRDefault="00A76A5D" w14:paraId="3CD0D9EB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000675F0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Privacy Notice</w:t>
       </w:r>
       <w:r w:rsidRPr="000675F0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000675F0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">the notice containing the privacy information required under data protection legislation about how the Managing Trustees use any personal information acquired </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3329">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">or used in relation to the Hirer’s use of the Premises and the Event and is available online </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3329">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="1F1634"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId11">
         <w:r w:rsidRPr="003E3329">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003E3329">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="1F1634"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3329">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>at the Building or via the Managing Trustees direct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3344F02D" w14:textId="77777777" w:rsidR="006A2EFA" w:rsidRPr="00AE366E" w:rsidRDefault="006A2EFA" w:rsidP="00337807">
+    <w:p w:rsidRPr="00C35154" w:rsidR="006A2EFA" w:rsidP="00337807" w:rsidRDefault="006A2EFA" w14:paraId="3344F02D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Safeguarding Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">the safeguarding policy of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Methodist Church</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BEC616" w14:textId="77777777" w:rsidR="001C2369" w:rsidRPr="00AE366E" w:rsidRDefault="001C2369" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00653ECF" w:rsidP="00337807" w:rsidRDefault="00653ECF" w14:paraId="04E3529C" w14:textId="24D7FBA8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE559C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Environmental Commitment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE559C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE559C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">environmentally conscious practices adopted by the Managing Trustees for the Building </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE559C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set out in the Annex or otherwise notified to you on the date of this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="001C2369" w:rsidP="00337807" w:rsidRDefault="001C2369" w14:paraId="76BEC616" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FC22EBC" w14:textId="77777777" w:rsidR="002230C6" w:rsidRPr="00AE366E" w:rsidRDefault="001C2369" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="002230C6" w:rsidP="00337807" w:rsidRDefault="001C2369" w14:paraId="0FC22EBC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Hirer agrees with the Managing Trustees to be present </w:t>
       </w:r>
-      <w:r w:rsidR="008D3282" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D3282">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(or to procure that its authorised representative is present in the case of an organisation) </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>during the Hire Period to supervise the Event and to ensure full compliance with the terms of this agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278795C6" w14:textId="77777777" w:rsidR="00337807" w:rsidRPr="00AE366E" w:rsidRDefault="00337807" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00337807" w:rsidP="00337807" w:rsidRDefault="00337807" w14:paraId="278795C6" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17899E9B" w14:textId="77777777" w:rsidR="000F2940" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="00337807" w:rsidRDefault="000F2940" w14:paraId="17899E9B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SIGNED by:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3780,84 +3816,84 @@
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15965356" w14:textId="77777777" w:rsidR="000F2940" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="00337807" w:rsidRDefault="000F2940" w14:paraId="15965356" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Managing Trustee)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4307D878" w14:textId="77777777" w:rsidR="000F2940" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="00337807" w:rsidRDefault="000F2940" w14:paraId="4307D878" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F083F59" w14:textId="77777777" w:rsidR="000F2940" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="00337807" w:rsidRDefault="000F2940" w14:paraId="1F083F59" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SIGNED by:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -3894,84 +3930,84 @@
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A730550" w14:textId="77777777" w:rsidR="000F2940" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="00337807" w:rsidRDefault="000F2940" w14:paraId="1A730550" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Managing Trustee)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499F8895" w14:textId="77777777" w:rsidR="000F2940" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="00337807" w:rsidRDefault="000F2940" w14:paraId="499F8895" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="084790A7" w14:textId="77777777" w:rsidR="000F2940" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="00337807" w:rsidRDefault="000F2940" w14:paraId="084790A7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SIGNED by:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -4008,80 +4044,80 @@
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8505F3" w14:textId="77777777" w:rsidR="000F2940" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="00337807" w:rsidRDefault="000F2940" w14:paraId="3C8505F3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hirer) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5642065B" w14:textId="77777777" w:rsidR="000F2940" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="00337807" w:rsidRDefault="000F2940" w14:paraId="5642065B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DFAAB0C" w14:textId="77777777" w:rsidR="000F2940" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="00337807" w:rsidRDefault="000F2940" w14:paraId="3DFAAB0C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SIGNED by:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -4118,4705 +4154,5246 @@
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5480CAF8" w14:textId="77777777" w:rsidR="00337807" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00337807" w:rsidP="00337807" w:rsidRDefault="000F2940" w14:paraId="5480CAF8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Hirer)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF75D3D" w14:textId="77777777" w:rsidR="00337807" w:rsidRPr="00AE366E" w:rsidRDefault="00337807" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00337807" w:rsidP="00337807" w:rsidRDefault="00337807" w14:paraId="6BF75D3D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="1stIntroHeadings"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BC0E280" w14:textId="77777777" w:rsidR="00337807" w:rsidRPr="00AE366E" w:rsidRDefault="00337807" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00337807" w:rsidP="00337807" w:rsidRDefault="00337807" w14:paraId="0BC0E280" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Whilst this document reflects Methodist best practice and complies with Methodist Standing Orders, this document</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is general in nature, may not reflect all recent legal developments and may not apply to the specific facts and circumstances of any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>particular matter</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BE0D5D" w14:textId="77777777" w:rsidR="00337807" w:rsidRPr="00AE366E" w:rsidRDefault="00337807" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00337807" w:rsidP="00337807" w:rsidRDefault="00337807" w14:paraId="01BE0D5D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Also note that nothing within the documents and guidance notes provided by TMCP nor any receipt or use of such information, should be construed or relied on as advertising or soliciting to provide any legal services. Nor does it create any solicitor-client relationship or provide any legal representation, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE366E">
+        <w:t>Also note that nothing within the documents and guidance notes provided by TMCP nor any receipt or use of such information, should be construed or relied on as advertising or soliciting to provide any legal services. Nor does it create any solicitor-client relationship or provide any legal representation, advice or opinion whatsoever on behalf of TMCP or its employees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00337807" w:rsidP="00337807" w:rsidRDefault="00337807" w14:paraId="7313597C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>advice</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or opinion whatsoever on behalf of TMCP or its employees.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7313597C" w14:textId="77777777" w:rsidR="00337807" w:rsidRPr="00AE366E" w:rsidRDefault="00337807" w:rsidP="00337807">
+        <w:t xml:space="preserve">Accordingly, neither TMCP nor its employees accept any responsibility for use of this document or action taken </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information provided in it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00337807" w:rsidP="00337807" w:rsidRDefault="00337807" w14:paraId="485CECCD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accordingly, neither TMCP nor its employees accept any responsibility for use of this document or action taken </w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t>Please remember that Managing Trustees need to take advice that is specific to the situation at hand. This document is not legal advice and is no substitute for such advice from Managing Trustees' own legal advisers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF53D87" w14:textId="77777777" w:rsidR="000133EB" w:rsidRPr="00AE366E" w:rsidRDefault="000133EB" w:rsidP="00337807">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000133EB" w:rsidP="00337807" w:rsidRDefault="000133EB" w14:paraId="2FF53D87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="000133EB" w:rsidRPr="00AE366E" w:rsidSect="000133EB">
+        <w:sectPr w:rsidRPr="00AE366E" w:rsidR="000133EB" w:rsidSect="000133EB">
           <w:footerReference w:type="default" r:id="rId12"/>
-          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgSz w:w="11907" w:h="16840" w:orient="portrait" w:code="9"/>
           <w:pgMar w:top="1134" w:right="567" w:bottom="397" w:left="567" w:header="720" w:footer="249" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E4641B3" w14:textId="77777777" w:rsidR="002230C6" w:rsidRPr="00AE366E" w:rsidRDefault="001E16BE" w:rsidP="000133EB">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="002230C6" w:rsidP="000133EB" w:rsidRDefault="001E16BE" w14:paraId="6E4641B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Schedule 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1853722E" w14:textId="77777777" w:rsidR="001E16BE" w:rsidRPr="00AE366E" w:rsidRDefault="001E16BE" w:rsidP="001E16BE">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="001E16BE" w:rsidP="001E16BE" w:rsidRDefault="001E16BE" w14:paraId="1853722E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Definitions"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Standard Conditions of Hire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545015D1" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00AE366E" w:rsidRDefault="000F2940" w:rsidP="00E9170D">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="00E9170D" w:rsidRDefault="000F2940" w14:paraId="545015D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="a730088"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="main"/>
+      <w:bookmarkStart w:name="a730088" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc386811264" w:id="1"/>
+      <w:bookmarkStart w:name="main" w:id="2"/>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Payment of the Deposit</w:t>
       </w:r>
-      <w:r w:rsidR="008D3282" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D3282">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cautionary Deposit and Hire Fee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1F61DB3A" w14:textId="77777777" w:rsidR="000B5B9B" w:rsidRPr="00AE366E" w:rsidRDefault="000B5B9B" w:rsidP="003434D0">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000B5B9B" w:rsidP="6DE67A5B" w:rsidRDefault="000B5B9B" w14:paraId="1F61DB3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:hanging="436"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="000B5B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Hirer shall pay to the Managing Trustees the Deposit on the date of th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="008D3282">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="000B5B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>greement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000F2940" w:rsidP="003434D0" w:rsidRDefault="000F2940" w14:paraId="082413EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Hirer shall pay to the Managing Trustees the Deposit on the date of th</w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t>The Hirer shall pay to the Managing Trustees the</w:t>
       </w:r>
-      <w:r w:rsidR="001C2369" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001C2369">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> balance of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hire Fee</w:t>
       </w:r>
-      <w:r w:rsidR="001C2369" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001C2369">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> payable without any deduction</w:t>
       </w:r>
-      <w:r w:rsidR="008D3282" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D3282">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, and the Cautionary Deposit</w:t>
       </w:r>
-      <w:r w:rsidR="001C2369" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001C2369">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C2369" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001C2369">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">no later than </w:t>
       </w:r>
-      <w:r w:rsidR="008D3282" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D3282">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the start of the Hire Period</w:t>
       </w:r>
-      <w:r w:rsidR="001129E7" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001129E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or such earlier date as may be stated in the Special Conditions of Hire (if any)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1CDBA9" w14:textId="77777777" w:rsidR="001C2369" w:rsidRPr="00AE366E" w:rsidRDefault="001C2369" w:rsidP="003434D0">
-[...129 lines deleted...]
-    <w:p w14:paraId="7251B500" w14:textId="77777777" w:rsidR="00321AA7" w:rsidRPr="00AE366E" w:rsidRDefault="00321AA7" w:rsidP="003434D0">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="001C2369" w:rsidP="6DE67A5B" w:rsidRDefault="001C2369" w14:paraId="6B1CDBA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...112 lines deleted...]
-    <w:p w14:paraId="26D8E139" w14:textId="77777777" w:rsidR="000B5B9B" w:rsidRPr="00AE366E" w:rsidRDefault="000B5B9B" w:rsidP="00430D65">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001C2369">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Managing Trustees will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001C2369">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refund the Cautionary Deposit within 14 days of the end of the Hire Period unless the Managing Trustees, acting in their absolute discretion, have reason to retain some or all of the Cautionary Deposit, such amount to be determined by the Managing Trustees, because</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00321AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001C2369">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any damage or loss ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00321AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001C2369">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been caused to the Premises or its contents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00321AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001C2369">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00321AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001C2369">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>complaints hav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00321AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001C2369">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been made to the Managing Trustees about noise or other disturbance during Hire Period or as a result of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001C2369">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00321AA7" w:rsidP="00430D65" w:rsidRDefault="00321AA7" w14:paraId="4D23D290" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE366E">
-[...7 lines deleted...]
-    <w:p w14:paraId="69450B84" w14:textId="77777777" w:rsidR="000B5B9B" w:rsidRPr="00AE366E" w:rsidRDefault="00321AA7" w:rsidP="003434D0">
+      <w:bookmarkStart w:name="a329992" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc386811265" w:id="4"/>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Lucida Sans Unicode"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Repair, condition, damage and leaving the Premises</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00321AA7" w:rsidP="003434D0" w:rsidRDefault="00321AA7" w14:paraId="7251B500" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="18D7AF8E" w14:textId="77777777" w:rsidR="00C66039" w:rsidRPr="00AE366E" w:rsidRDefault="00C66039" w:rsidP="003434D0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Hirer shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00321AA7" w:rsidP="6DE67A5B" w:rsidRDefault="00321AA7" w14:paraId="4399C746" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00321AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>leave the Premises clean, tidy and clear of rubbish at the end of the Hire Period;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00321AA7" w:rsidP="00321AA7" w:rsidRDefault="00321AA7" w14:paraId="7D7E8F15" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>not cause or permit to be caused any damage to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00321AA7" w:rsidP="00321AA7" w:rsidRDefault="00321AA7" w14:paraId="7B4423D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the Premises, Building or any neighbouring property; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00321AA7" w:rsidP="00321AA7" w:rsidRDefault="00321AA7" w14:paraId="00200232" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>any property of the owners or occupiers of the Premises, Building or any neighbouring property including but not limited to the fixtures and furniture on the Premises from time to time;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00D64141">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00321AA7" w:rsidP="6DE67A5B" w:rsidRDefault="00321AA7" w14:paraId="6700DADB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00321AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>not obstruct any other areas of the Building, make them dirty or untid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>y or leave any rubbish on them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000B5B9B" w:rsidP="00430D65" w:rsidRDefault="000B5B9B" w14:paraId="26D8E139" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Use of the Premises</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000B5B9B" w:rsidP="003434D0" w:rsidRDefault="00321AA7" w14:paraId="69450B84" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="2576A3F1" w14:textId="77777777" w:rsidR="00C66039" w:rsidRPr="00AE366E" w:rsidRDefault="00C66039" w:rsidP="003434D0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Hirer shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="000B5B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not use the Premises other than for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>purposes of the Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C66039" w:rsidP="6DE67A5B" w:rsidRDefault="00C66039" w14:paraId="18D7AF8E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="537C27B8" w14:textId="77777777" w:rsidR="00C66039" w:rsidRPr="00AE366E" w:rsidRDefault="00C66039" w:rsidP="003434D0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Hirer shall not allow betting or gambling in any form nor use the Premises for the supply, sale, or consumption of alcoholic beverages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00BA4B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> except as permitted under c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="000133EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ondition 3.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nor for any other purposes contrary to the Standing Orders of the Methodist Conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C66039" w:rsidP="6DE67A5B" w:rsidRDefault="00C66039" w14:paraId="2576A3F1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="5D0CAF82" w14:textId="77777777" w:rsidR="000133EB" w:rsidRPr="00AE366E" w:rsidRDefault="000133EB" w:rsidP="003434D0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Hirer shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not do or permit to be done on the Premises anything </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to injure the reputation of the Premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or which is illegal or which may be or become a nuisance (whether actionable or not), annoyance, inconvenience or disturbance to the Managing Trustees or to any other tenants or occupiers of the Building or any owner or occupier of neighbouring property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C66039" w:rsidP="6DE67A5B" w:rsidRDefault="00C66039" w14:paraId="537C27B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="4AB5FD1F" w14:textId="77777777" w:rsidR="000133EB" w:rsidRPr="00AE366E" w:rsidRDefault="00B12292" w:rsidP="003434D0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Hirer shall not allow any animals (including birds) onto the Bui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lding (except guide dogs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001B19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, hearing dogs or recognised assistance dogs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="009647E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the written approval of the Managing Trustees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000133EB" w:rsidP="003434D0" w:rsidRDefault="000133EB" w14:paraId="5D0CAF82" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Hirer shall not do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00BA080B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notwithstanding condition 3.2, </w:t>
-[...48 lines deleted...]
-    <w:p w14:paraId="4FF58A7F" w14:textId="77777777" w:rsidR="00C1275E" w:rsidRPr="00AE366E" w:rsidRDefault="00C1275E" w:rsidP="003434D0">
+        <w:t xml:space="preserve">or say </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or permit to be done or said on the Premises anything </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>that would offend, deny or repudiate the doctrinal standards of the Methodist Church.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA56B1" w:rsidR="001C5679" w:rsidP="00AA56B1" w:rsidRDefault="00B12292" w14:paraId="1AF0E1C3" w14:textId="344F3E70">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="19CF14EA" w14:textId="77777777" w:rsidR="00C1275E" w:rsidRPr="00AE366E" w:rsidRDefault="001129E7" w:rsidP="003434D0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notwithstanding condition 3.2, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="000133EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the use of alcoholic wine at communion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is permitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="000133EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with Standing Order 922(4) of the Methodist Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00636F99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000B5B9B" w:rsidP="00430D65" w:rsidRDefault="00C1275E" w14:paraId="42BC6182" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alterations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C1275E" w:rsidP="003434D0" w:rsidRDefault="00C1275E" w14:paraId="4FF58A7F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Hirer shall not </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="38620244" w14:textId="77777777" w:rsidR="00C1275E" w:rsidRPr="00AE366E" w:rsidRDefault="00C1275E" w:rsidP="003434D0">
+        <w:t>The Hirer shall not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>make any alteration or addition whatsoever to the Premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C1275E" w:rsidP="6DE67A5B" w:rsidRDefault="001129E7" w14:paraId="19CF14EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="7AC06D4E" w14:textId="77777777" w:rsidR="000B5B9B" w:rsidRPr="00AE366E" w:rsidRDefault="00C66039" w:rsidP="003434D0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Hirer shall not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>display fix or attach to the Premises in any way (or elsewhere in the Building) any decoration, advertisement, flag, banner, placard, poster, sign, notice or other article without the prior written approval of the Managing Trustees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C1275E" w:rsidP="003434D0" w:rsidRDefault="00C1275E" w14:paraId="38620244" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="432E4531" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00C66039" w:rsidP="003434D0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unless the Managing Trustees ask for it to be left in place, any article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved by the Manag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing Trustees under condition 4.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be removed by the Hirer at the end of the Hire Period and any damage caused by such removal must be made good to the satisfaction of the Managing Trustees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000B5B9B" w:rsidP="00430D65" w:rsidRDefault="00C66039" w14:paraId="22FDB974" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Lucida Sans Unicode"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Compliance with rules and regulations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="000B5B9B" w:rsidP="6DE67A5B" w:rsidRDefault="00C66039" w14:paraId="7AC06D4E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="61214C61" w14:textId="77777777" w:rsidR="00C66039" w:rsidRPr="00AE366E" w:rsidRDefault="00C66039" w:rsidP="003434D0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Hirer shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="000B5B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not do anything that will or might constitute a breach of any planning permissions or other consents, licences, permissions, certificates, authorisations or approvals whether of a public or private nature affecting the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="6DE67A5B" w:rsidRDefault="00C66039" w14:paraId="432E4531" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="1342B96E" w14:textId="77777777" w:rsidR="008D47B4" w:rsidRPr="00AE366E" w:rsidRDefault="008D47B4" w:rsidP="003434D0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Hirer shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comply with all laws and with any recommendations of the relevant suppliers relating to the supply of electricity, gas, water, sewage, telecommunications and data and other services and ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ilities to or from the Premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C66039" w:rsidP="6DE67A5B" w:rsidRDefault="00C66039" w14:paraId="61214C61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="01D0632B" w14:textId="77777777" w:rsidR="008D47B4" w:rsidRPr="00AE366E" w:rsidRDefault="008D47B4" w:rsidP="003434D0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Hirer shall observe any rules and regulations the Managing Trustees make and notify to the Hirer regarding the Hirer's use of the Premises and any Facilities or other parts of the Building pursuant to th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001129E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>greement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00DE6F5E" w:rsidP="00DE6F5E" w:rsidRDefault="00DE6F5E" w14:paraId="557C0E70" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Public Safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="008D47B4" w:rsidP="6DE67A5B" w:rsidRDefault="008D47B4" w14:paraId="1342B96E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...191 lines deleted...]
-    <w:p w14:paraId="4CA38929" w14:textId="77777777" w:rsidR="008D47B4" w:rsidRPr="00AE366E" w:rsidRDefault="008D47B4" w:rsidP="003434D0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Hirer shall comply with all conditions and regulations made in respect of the Premises by any regulatory bodies including but not limited to the Fire Authority, Local Authority or the Licensing Authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="008D47B4" w:rsidP="6DE67A5B" w:rsidRDefault="008D47B4" w14:paraId="01D0632B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="38D1BBCB" w14:textId="77777777" w:rsidR="008D47B4" w:rsidRPr="00AE366E" w:rsidRDefault="008D47B4" w:rsidP="008D47B4">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Hirer acknowledges that they have been notified of the following matters by the Managing Trustees or received</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001109DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shown appropriate notices or instructions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>on or in relation to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="008D47B4" w:rsidP="008D47B4" w:rsidRDefault="00DE6F5E" w14:paraId="3279108F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>keep all means of exit from the Premises free from obstruction and immediately available for exit in the case of emergency;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="611E22AD" w14:textId="77777777" w:rsidR="00DE6F5E" w:rsidRPr="00AE366E" w:rsidRDefault="008D47B4" w:rsidP="008D47B4">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he action to be taken in event of fire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including the need to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> call the Fire Brigade and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evacuat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Premises;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="008D47B4" w:rsidP="008D47B4" w:rsidRDefault="00DE6F5E" w14:paraId="697D10AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensure that the Fire Brigade are called to any outbreak of fire, however </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00DE6F5E" w:rsidRPr="00AE366E">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he location and use of fire equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5C252F12" w14:textId="77777777" w:rsidR="008D47B4" w:rsidRPr="00AE366E" w:rsidRDefault="00DE6F5E" w:rsidP="008D47B4">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="008D47B4" w:rsidP="008D47B4" w:rsidRDefault="00DE6F5E" w14:paraId="7DF57557" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>inform the</w:t>
-[...344 lines deleted...]
-    <w:p w14:paraId="381125E5" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00C66039" w:rsidP="003434D0">
+        <w:t>the e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>scape routes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the Premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the need to keep them clear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="008D47B4" w:rsidP="003434D0" w:rsidRDefault="008D47B4" w14:paraId="4CA38929" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Hirer shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="008D47B4" w:rsidP="6DE67A5B" w:rsidRDefault="008D47B4" w14:paraId="38D1BBCB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>keep all means of exit from the Premises free from obstruction and immediately available for exit in the case of emergency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00DE6F5E" w:rsidP="008D47B4" w:rsidRDefault="008D47B4" w14:paraId="611E22AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure that the Fire Brigade are called to any outbreak of fire, however </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="008D47B4" w:rsidP="008D47B4" w:rsidRDefault="00DE6F5E" w14:paraId="5C252F12" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inform the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Managing Trustees </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of any outbreak of fire, however </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008D47B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as soon as possible;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="008D47B4" w:rsidP="008D47B4" w:rsidRDefault="00DE6F5E" w14:paraId="198BB8C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>observe all relevant food health and hygiene legislation and regulations in relation to the preparation and serving of any food;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="002156A8" w:rsidP="6DE67A5B" w:rsidRDefault="002156A8" w14:paraId="203C9212" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="002156A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>comply with the provisions of any relevant health and safety policies and ensure that those using the Premises are aware of such policies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00DE6F5E" w:rsidP="6DE67A5B" w:rsidRDefault="00DE6F5E" w14:paraId="4EBC85F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure that any electrical appliances brought </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="007B004E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>onto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="007B004E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>remises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="007B004E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the Hirer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="04E78435" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00C66039" w:rsidP="003434D0">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safe, in good working order, and used in a safe manner in accordance with the Electricity at Work Regulations 1989</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="007B004E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00DE6F5E" w:rsidP="6DE67A5B" w:rsidRDefault="00DE6F5E" w14:paraId="316C553C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">report all accidents involving injury to the public to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="007B004E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>one of the Managing Trustees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>as soon as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">possible and complete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="007B004E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the appropriate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accident book</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00DE6F5E" w:rsidP="008D47B4" w:rsidRDefault="00DE6F5E" w14:paraId="240EA5FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>not bring any highly flammable substances onto the Premises;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00DE6F5E" w:rsidP="008D47B4" w:rsidRDefault="00DE6F5E" w14:paraId="61025716" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>not put up any decorations near light fittings or heaters; and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00DE6F5E" w:rsidP="008D47B4" w:rsidRDefault="007B004E" w14:paraId="31D3DD15" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>not bring onto the P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remises </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(or use) any heating appliances </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00DE6F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>without the consent of the Managing Trustees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="00716F9A" w:rsidRDefault="00716F9A" w14:paraId="27D52C4C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insurance and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="000B5B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indemnity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="6DE67A5B" w:rsidRDefault="00C66039" w14:paraId="381125E5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The Hirer shall </w:t>
       </w:r>
-      <w:r w:rsidR="00716F9A" w:rsidRPr="00AE366E">
-[...99 lines deleted...]
-    <w:p w14:paraId="5A6661E3" w14:textId="77777777" w:rsidR="00C97E39" w:rsidRPr="00AE366E" w:rsidRDefault="00C97E39" w:rsidP="003434D0">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>not do anything that will or might invalidate in whole or in part any insurance effected by the Managing Trustees in respect o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>f the Building.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="6DE67A5B" w:rsidRDefault="00C66039" w14:paraId="04E78435" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C66039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Hirer shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>indemnify the Managing Trustees and keep the Managing Trustees indemnified against all losses, claims, demands, actions, proceedings, damages, costs, expenses or other liability in any way arising from:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="00716F9A" w:rsidRDefault="00C66039" w14:paraId="40C799B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the use of the Premises by the Hirer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00716F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="00716F9A" w:rsidRDefault="00716F9A" w14:paraId="44606DED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any breach of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00C97E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="00716F9A" w:rsidRDefault="00716F9A" w14:paraId="4265E747" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00C97E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cost of repairs to any damage done to any part of the Premises or Building.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C97E39" w:rsidP="003434D0" w:rsidRDefault="00C97E39" w14:paraId="5A6661E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:hanging="436"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unless the Managing Trustees otherwise agree, the Hirer shall take out adequate insurance in respect of the liabilit</w:t>
       </w:r>
-      <w:r w:rsidR="006822DC" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="006822DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y of the Hirer under condition 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.2 and at the request of the Managing Trustees shall produce to the Managing Trustees evidence of such policy and of the payment of the premiums for it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C62C2A" w14:textId="77777777" w:rsidR="00C97E39" w:rsidRPr="00AE366E" w:rsidRDefault="00C97E39" w:rsidP="00C97E39">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C97E39" w:rsidP="00C97E39" w:rsidRDefault="00C97E39" w14:paraId="24C62C2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Safeguarding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619913E8" w14:textId="77777777" w:rsidR="00C97E39" w:rsidRPr="00AE366E" w:rsidRDefault="00C97E39" w:rsidP="00C97E39">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C97E39" w:rsidP="6DE67A5B" w:rsidRDefault="00C97E39" w14:paraId="619913E8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C97E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Hirer confirms that the Hirer has received a copy of the Safeguarding Policy, has an understanding of it, and undertakes to follow it or comparable equivalent guidelines and procedures (such as Scouting and Guiding national safeguarding policy) for the safeguarding of children, young people and vulnerable adults at the Building.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489DA484" w14:textId="77777777" w:rsidR="00C97E39" w:rsidRPr="00AE366E" w:rsidRDefault="00C97E39" w:rsidP="00C97E39">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C97E39" w:rsidP="6DE67A5B" w:rsidRDefault="00C97E39" w14:paraId="489DA484" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C97E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Licences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BD31BF" w14:textId="77777777" w:rsidR="00C97E39" w:rsidRPr="00AE366E" w:rsidRDefault="00C97E39" w:rsidP="00C97E39">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C97E39" w:rsidP="6DE67A5B" w:rsidRDefault="00C97E39" w14:paraId="62BD31BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C97E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If any licences are required in respect of any activity to be carried out at the Premises in relation to the use of the Premises by the Hirer, the Hirer shall ensure that they hold the relevant licence unless a relevant licence is already held by the Managing Trustees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A4568" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidRDefault="00716F9A" w14:paraId="0F2A4568" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No Rights</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B5522A" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00716F9A" w:rsidP="003434D0">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="003434D0" w:rsidRDefault="00716F9A" w14:paraId="63B5522A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="002156A8" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="002156A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hirer</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> acknowledges that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1DF59E" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="006822DC" w:rsidP="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="00716F9A" w:rsidRDefault="006822DC" w14:paraId="3E1DF59E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002156A8" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="002156A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e A</w:t>
       </w:r>
-      <w:r w:rsidR="002156A8" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="002156A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>greement confers permission to use</w:t>
       </w:r>
-      <w:r w:rsidR="00716F9A" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Premises </w:t>
       </w:r>
-      <w:r w:rsidR="002156A8" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="002156A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>only and creates</w:t>
       </w:r>
-      <w:r w:rsidR="00716F9A" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no relationship of landlord and tenant between the Managing Trustees and the </w:t>
       </w:r>
-      <w:r w:rsidR="002156A8" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="002156A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hirer or any other rights of occupation;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E647881" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="006822DC" w:rsidP="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="6DE67A5B" w:rsidRDefault="006822DC" w14:paraId="1E647881" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00716F9A" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">he Managing Trustees retain control, possession and management of the Premises and the </w:t>
       </w:r>
-      <w:r w:rsidR="002156A8" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="002156A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hirer</w:t>
       </w:r>
-      <w:r w:rsidR="00716F9A" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> has no right to exclude the Mana</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ging Trustees from the Premises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6FB8FE" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00716F9A" w:rsidP="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="00716F9A" w:rsidRDefault="00716F9A" w14:paraId="0F6FB8FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cancellation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C18B0BB" w14:textId="77777777" w:rsidR="002156A8" w:rsidRPr="00AE366E" w:rsidRDefault="002156A8" w:rsidP="003434D0">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="002156A8" w:rsidP="6DE67A5B" w:rsidRDefault="002156A8" w14:paraId="4C18B0BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="002156A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Managing Trustees shall be entitled at any time on giving not less than 7 days'</w:t>
       </w:r>
-      <w:r w:rsidR="00074078" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00074078">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> written</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="002156A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> notice to the Hirer to cancel the hiring of the Premises if </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="002156A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the Managing Trustees reasonably believe that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="002156A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A40C235" w14:textId="77777777" w:rsidR="00442886" w:rsidRPr="00AE366E" w:rsidRDefault="00D12BE2" w:rsidP="002156A8">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00442886" w:rsidP="002156A8" w:rsidRDefault="00D12BE2" w14:paraId="6A40C235" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00442886" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00442886">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he consent required under </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">paragraph 14(2A) of </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00070D8F" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00070D8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>odel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00070D8F" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00070D8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>rusts</w:t>
       </w:r>
-      <w:r w:rsidR="00442886" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00442886">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00070D8F" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00070D8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for use of the Premises by the Hirer for the Event </w:t>
       </w:r>
-      <w:r w:rsidR="00442886" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00442886">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will not be in place by the start of the Hire Period;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51676802" w14:textId="77777777" w:rsidR="0019314F" w:rsidRPr="00AE366E" w:rsidRDefault="0019314F" w:rsidP="002156A8">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="0019314F" w:rsidP="002156A8" w:rsidRDefault="0019314F" w14:paraId="51676802" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the hire will </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>involve</w:t>
       </w:r>
-      <w:r w:rsidR="00265B39" w:rsidRPr="00AE366E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> anything being done or said so</w:t>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00265B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anything being done or said </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00265B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>so</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0028518A" w:rsidRPr="00AE366E">
+        <w:t xml:space="preserve"> as to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="0028518A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">offend, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">deny </w:t>
       </w:r>
-      <w:r w:rsidR="0028518A" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="0028518A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">repudiate the doctrinal standards of the Methodist </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE366E">
+        <w:t>repudiate the doctrinal standards of the Methodist Church;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="002156A8" w:rsidP="002156A8" w:rsidRDefault="002156A8" w14:paraId="070DFF21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the hire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00A7638D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Church;</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="070DFF21" w14:textId="77777777" w:rsidR="002156A8" w:rsidRPr="00AE366E" w:rsidRDefault="002156A8" w:rsidP="002156A8">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00A7638D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="0019314F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otherwise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be in breach of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00C32E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Constitutional Practice and Discipline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Methodist Church;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="002156A8" w:rsidP="6DE67A5B" w:rsidRDefault="002156A8" w14:paraId="3F0145C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="3F0145C4" w14:textId="77777777" w:rsidR="002156A8" w:rsidRPr="00AE366E" w:rsidRDefault="002156A8" w:rsidP="002156A8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="002156A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>any unlawful or inappropriate activities would take place on the Premises as a result of the hire; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="002156A8" w:rsidP="002156A8" w:rsidRDefault="002156A8" w14:paraId="2EDE538F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>any unlawful or inappropriate activities would take place on the Premises as a result of the hire; or</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>the Premises have become unfit for use by the Hirer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2238693F" w14:textId="77777777" w:rsidR="00074078" w:rsidRPr="00AE366E" w:rsidRDefault="00074078" w:rsidP="003434D0">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00074078" w:rsidP="6DE67A5B" w:rsidRDefault="00074078" w14:paraId="2238693F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00074078">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event of cancellation by the </w:t>
       </w:r>
-      <w:r w:rsidR="00C25E75" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C25E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00074078">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>anaging Trustees under condition 11.1, the Hirer shall be entitled to a refund of the Deposit</w:t>
       </w:r>
-      <w:r w:rsidR="00C32E54" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C32E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and any Cautionary Deposit already paid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00074078">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. The Managing Trustees shall not be liable to the Hirer for any direct or indirect loss or damages whatsoever.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692A569F" w14:textId="77777777" w:rsidR="005846B4" w:rsidRPr="00AE366E" w:rsidRDefault="00074078" w:rsidP="003434D0">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="005846B4" w:rsidP="6DE67A5B" w:rsidRDefault="00074078" w14:paraId="692A569F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00074078">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If the Hirer wishes to cancel the booking before the start of the Hire Period </w:t>
       </w:r>
-      <w:r w:rsidR="005846B4" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="005846B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the Hirer should give as much notice to the Managing Trustees as possible</w:t>
       </w:r>
-      <w:r w:rsidR="00CB043C" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00CB043C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in any event not less than 14 days’ notice</w:t>
       </w:r>
-      <w:r w:rsidR="005846B4" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="005846B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. The Hirer shall have no right to</w:t>
       </w:r>
-      <w:r w:rsidR="008025C7" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="008025C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a refund of the Deposit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184A0F92" w14:textId="77777777" w:rsidR="002156A8" w:rsidRPr="00AE366E" w:rsidRDefault="005846B4" w:rsidP="003434D0">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="002156A8" w:rsidP="6DE67A5B" w:rsidRDefault="005846B4" w14:paraId="184A0F92" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="005846B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If the Hirer cancels the booking </w:t>
       </w:r>
-      <w:r w:rsidR="006822DC" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">within 14 days of the date of the Event </w:t>
       </w:r>
-      <w:r w:rsidR="00074078" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00074078">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and the Managing Trustees are unable to conclude a replacement booking, the question of the payment or the repayment of the </w:t>
       </w:r>
-      <w:r w:rsidR="006822DC" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="006822DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hire F</w:t>
       </w:r>
-      <w:r w:rsidR="00074078" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00074078">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ee shall be at the </w:t>
       </w:r>
-      <w:r w:rsidR="00C25E75" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C25E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">absolute </w:t>
       </w:r>
-      <w:r w:rsidR="00074078" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00074078">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>discretion of the Managing Trustees.</w:t>
       </w:r>
-      <w:r w:rsidR="002156A8" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="002156A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C44068A" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00716F9A" w:rsidP="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="00716F9A" w:rsidRDefault="00716F9A" w14:paraId="6C44068A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>End of Hire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BBC64F" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00C25E75" w:rsidP="003434D0">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="003434D0" w:rsidRDefault="00C25E75" w14:paraId="08BBC64F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>At the end of the Hire Period the Hirer shall ensure that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B38703" w14:textId="77777777" w:rsidR="00C25E75" w:rsidRPr="00AE366E" w:rsidRDefault="00716F9A" w:rsidP="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C25E75" w:rsidP="00716F9A" w:rsidRDefault="00716F9A" w14:paraId="26B38703" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00C25E75" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00C25E75">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Premises are left in a clean and tidy condition;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504F4E6A" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00C25E75" w:rsidP="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="00716F9A" w:rsidRDefault="00C25E75" w14:paraId="504F4E6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the Premises and all windows are properly locked and secured</w:t>
       </w:r>
-      <w:r w:rsidR="00716F9A" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D800790" w14:textId="77777777" w:rsidR="00C25E75" w:rsidRPr="00AE366E" w:rsidRDefault="00C25E75" w:rsidP="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C25E75" w:rsidP="00716F9A" w:rsidRDefault="00C25E75" w14:paraId="0D800790" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">all keys are left in </w:t>
       </w:r>
-      <w:r w:rsidR="00CB043C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00CB043C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>such</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> place or with </w:t>
       </w:r>
-      <w:r w:rsidR="00CB043C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00CB043C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>such</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> person </w:t>
       </w:r>
-      <w:r w:rsidR="00CB043C" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00CB043C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>specified by the Managing Trustees;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AEC4A1" w14:textId="77777777" w:rsidR="00C25E75" w:rsidRPr="00AE366E" w:rsidRDefault="00C25E75" w:rsidP="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C25E75" w:rsidP="00716F9A" w:rsidRDefault="00C25E75" w14:paraId="03AEC4A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>any items moved from their usual position during the Period of Hire shall be repositioned in their original places to the reasonable satisfaction of the Managing Trustees</w:t>
       </w:r>
-      <w:r w:rsidR="003D3EFE" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="003D3EFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BA197F" w14:textId="77777777" w:rsidR="00C25E75" w:rsidRPr="00AE366E" w:rsidRDefault="00C25E75" w:rsidP="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C25E75" w:rsidP="6DE67A5B" w:rsidRDefault="00C25E75" w14:paraId="62BA197F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C25E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the lights at the Premises, and the rest of the Building if </w:t>
       </w:r>
-      <w:r w:rsidR="003D3EFE" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="003D3EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>appropriate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C25E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, are turned off</w:t>
       </w:r>
-      <w:r w:rsidR="003D3EFE" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="003D3EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18710225" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00C25E75" w:rsidP="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="00716F9A" w:rsidRDefault="00C25E75" w14:paraId="18710225" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>any heating at the Premises is turned off unless otherwise directed by the Managing Trustees</w:t>
       </w:r>
-      <w:r w:rsidR="00716F9A" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426BF339" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00D64141" w:rsidP="00716F9A">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="6DE67A5B" w:rsidRDefault="00D64141" w14:paraId="426BF339" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">all equipment goods and/or other property belonging to the Hirer is removed from the Premises and/or </w:t>
       </w:r>
-      <w:r w:rsidR="003D3EFE" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="003D3EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Building.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425EAADF" w14:textId="77777777" w:rsidR="00716F9A" w:rsidRPr="00AE366E" w:rsidRDefault="00D64141" w:rsidP="003434D0">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00716F9A" w:rsidP="6DE67A5B" w:rsidRDefault="00D64141" w14:paraId="425EAADF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If the provisions of condition 12.1 are not fulfilled, the Managing Trustees shall be at liberty to use the Cautionary Deposit to make good any default.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CE0CB2" w14:textId="77777777" w:rsidR="00DB5B10" w:rsidRPr="00AE366E" w:rsidRDefault="00716F9A" w:rsidP="003434D0">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00DB5B10" w:rsidP="6DE67A5B" w:rsidRDefault="00716F9A" w14:paraId="44CE0CB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE366E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Any </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">equipment goods and/or other property belonging to the </w:t>
       </w:r>
-      <w:r w:rsidR="00D64141" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Hirer and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">left at the Premises and/or Building </w:t>
       </w:r>
-      <w:r w:rsidR="00D64141" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at the end of the Hire Period</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D64141" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">is at the sole risk of the Hirer. If any such items are not removed within 7 days of the end of the Hire Period the Managing Trustees shall be at liberty to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dispose of</w:t>
       </w:r>
-      <w:r w:rsidR="00D64141" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> any such items</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and any costs of disposal will be </w:t>
       </w:r>
-      <w:r w:rsidR="00D64141" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>orn</w:t>
       </w:r>
-      <w:r w:rsidR="00D64141" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the </w:t>
       </w:r>
-      <w:r w:rsidR="00D64141" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hirer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. The Managing Trustees will not owe the </w:t>
       </w:r>
-      <w:r w:rsidR="00D64141" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hirer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> any responsibility for the </w:t>
       </w:r>
-      <w:r w:rsidR="00D64141" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hirer’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> property</w:t>
       </w:r>
-      <w:r w:rsidR="00D64141" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00D64141">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, any damage to such property</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00716F9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the proceeds arising from any sale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC9E0C8" w14:textId="77777777" w:rsidR="00CB043C" w:rsidRPr="00AE366E" w:rsidRDefault="00CB043C" w:rsidP="00CB043C">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00CB043C" w:rsidP="00CB043C" w:rsidRDefault="00CB043C" w14:paraId="2FC9E0C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Limitation of M</w:t>
       </w:r>
-      <w:r w:rsidR="007323C4" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="007323C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>anaging</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:r w:rsidR="007323C4" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="007323C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rustees</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>' liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC12382" w14:textId="77777777" w:rsidR="008E7B12" w:rsidRPr="00AE366E" w:rsidRDefault="008E7B12" w:rsidP="00491F54">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="008E7B12" w:rsidP="00491F54" w:rsidRDefault="008E7B12" w14:paraId="6EC12382" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="008E7B12" w:rsidRPr="00AE366E" w:rsidSect="00DB5B10">
-          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+        <w:sectPr w:rsidRPr="00AE366E" w:rsidR="008E7B12" w:rsidSect="00DB5B10">
+          <w:pgSz w:w="11907" w:h="16840" w:orient="portrait" w:code="9"/>
           <w:pgMar w:top="397" w:right="567" w:bottom="397" w:left="567" w:header="720" w:footer="252" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="a293903"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc386811266"/>
+      <w:bookmarkStart w:name="a293903" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc386811266" w:id="6"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="027C1DAE" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00AE366E" w:rsidRDefault="0016042D" w:rsidP="003434D0">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="003434D0" w:rsidRDefault="0016042D" w14:paraId="027C1DAE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="-567"/>
         </w:tabs>
         <w:ind w:left="-567" w:right="-1191" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="a291250"/>
+      <w:bookmarkStart w:name="a291250" w:id="7"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subj</w:t>
       </w:r>
-      <w:r w:rsidR="00F10563" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00F10563">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ect to clause </w:t>
       </w:r>
-      <w:r w:rsidR="009E1D86" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="009E1D86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>13.2</w:t>
       </w:r>
-      <w:r w:rsidR="008F3B2E" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008F3B2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, the Managing Trustees are</w:t>
       </w:r>
-      <w:r w:rsidR="00F10563" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00F10563">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> not liable for:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="6E8B3B9A" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00AE366E" w:rsidRDefault="00F10563" w:rsidP="00CB043C">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="6DE67A5B" w:rsidRDefault="00F10563" w14:paraId="6E8B3B9A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:leader="none" w:pos="1559"/>
+          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:right="-1191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the death of, or injury to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001A6433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hirer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, its employees, customers or invitees to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="008F3B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="6DE67A5B" w:rsidRDefault="00F10563" w14:paraId="6E7A8745" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:leader="none" w:pos="1559"/>
+          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:right="-1191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>damage to any property of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001A6433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hirer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or that of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001A6433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hirer’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employees, customers or other invitees to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="008F3B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="6DE67A5B" w:rsidRDefault="00F10563" w14:paraId="6DA44A70" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:leader="none" w:pos="1559"/>
+          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:right="-1191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any losses, claims, demands, actions, proceedings, damages, costs or expenses or other liability incurred </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001A6433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">due to the use of the Premises </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001A6433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Hirer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="001A6433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hirer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'s employees, customers or other invitees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="00491F54" w:rsidRDefault="00F10563" w14:paraId="52C8ABF0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-567"/>
+        </w:tabs>
+        <w:ind w:left="-567" w:right="-1191" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="a853763" w:id="8"/>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nothing in clause </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="009E1D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>13.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall limit or exclude the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008F3B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Managing Trustees’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liability for:  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="00CB043C" w:rsidRDefault="00F10563" w14:paraId="7778FCC3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1559"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="-1191"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the death of, or injury to the </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="6E7A8745" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00AE366E" w:rsidRDefault="00F10563" w:rsidP="00CB043C">
+        <w:t xml:space="preserve">death or personal injury or damage to property caused by negligence on the part of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008F3B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Managing Trustees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008F3B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employees or agents; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="00CB043C" w:rsidRDefault="00F10563" w14:paraId="7785B83A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1559"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="-1191"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>damage to any property of the</w:t>
-[...181 lines deleted...]
-      <w:r w:rsidR="008F3B2E" w:rsidRPr="00AE366E">
+        <w:t xml:space="preserve">any matter in respect of which it would be unlawful for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="008F3B2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Managing Trustees</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
-[...49 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> to exclude or restrict liability. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF97EC8" w14:textId="77777777" w:rsidR="00A76A5D" w:rsidRPr="001A6433" w:rsidRDefault="00A76A5D" w:rsidP="00A76A5D">
+    <w:p w:rsidRPr="001A6433" w:rsidR="00A76A5D" w:rsidP="00A76A5D" w:rsidRDefault="00A76A5D" w14:paraId="5FF97EC8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1004"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="-142"/>
         </w:tabs>
         <w:ind w:left="-567" w:right="-1191" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="a991148"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc386811270"/>
+      <w:bookmarkStart w:name="a991148" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc386811270" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Data protection</w:t>
       </w:r>
       <w:r w:rsidRPr="008D6427">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0181A649" w14:textId="77777777" w:rsidR="00A76A5D" w:rsidRPr="001A6433" w:rsidRDefault="00A76A5D" w:rsidP="00A76A5D">
+    <w:p w:rsidRPr="001A6433" w:rsidR="00A76A5D" w:rsidP="00A76A5D" w:rsidRDefault="00A76A5D" w14:paraId="0181A649" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bodyclause"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="-426"/>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:spacing w:before="280"/>
         <w:ind w:left="-426" w:right="-1191"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6427">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Managing Trustees care</w:t>
       </w:r>
       <w:r w:rsidRPr="008D6427">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3329">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>about the Hirer’s privacy and the Hirer’s trust is important to the Church. The Privacy Notice available online (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="003E3329">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003E3329">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>) and displayed at the Building explains how the Managing Trustees collect, use and protect the Hirer’s personal information. It also provides information about individuals' rights (paragraph 9 of the Privacy Notice) and who to contact if individuals have any questions about how Managing Trustees use their information (paragraph 1 of the Privacy Notice).  The Managing Trustees will provide the Hirer with a PDF or hardcopy of the Privacy Notice on request and will try to deal with any questions that the Hirer may have</w:t>
       </w:r>
       <w:r w:rsidRPr="008D6427">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> about the Privacy Notice including any accessibility issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D4FA03" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00AE366E" w:rsidRDefault="00F10563" w:rsidP="00491F54">
+    <w:p w:rsidRPr="008D6427" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="20657E9F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1004"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="-142"/>
         </w:tabs>
         <w:ind w:left="-567" w:right="-1191" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE366E">
-[...9 lines deleted...]
-    <w:p w14:paraId="36882779" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00AE366E" w:rsidRDefault="00F10563" w:rsidP="00491F54">
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Environmental Commitment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A6433" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="70B76151" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bodyclause"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="-426"/>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:spacing w:before="280"/>
         <w:ind w:left="-426" w:right="-1191"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE366E">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00AE366E">
+      <w:bookmarkStart w:name="_Hlk206498488" w:id="11"/>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hirer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confirms that the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hirer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is aware of the Environmental Commitment and will adopt the environmentally conscious practices in the Environmental Commitment to reduce energy use and associated carbon emissions at the Building</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the Hire Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6433">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205F1EDB" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00AE366E" w:rsidRDefault="00F10563" w:rsidP="00491F54">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="00491F54" w:rsidRDefault="00F10563" w14:paraId="65D4FA03" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1004"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="-142"/>
         </w:tabs>
-        <w:ind w:left="-142" w:right="-1191" w:hanging="567"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="7C2F7F7D" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00AE366E" w:rsidRDefault="00F10563" w:rsidP="00491F54">
+        <w:ind w:left="-567" w:right="-1191" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Third party rights</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="00491F54" w:rsidRDefault="00F10563" w14:paraId="36882779" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bodyclause"/>
         <w:tabs>
+          <w:tab w:val="num" w:pos="-426"/>
+          <w:tab w:val="num" w:pos="-284"/>
+        </w:tabs>
+        <w:spacing w:before="280"/>
+        <w:ind w:left="-426" w:right="-1191"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A person who is not a party to th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="003D3EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001A6433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall not have any rights under the Contracts (Rights of Third Parties) Act 1999 to enforce any term of th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="003D3EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001A6433">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="00491F54" w:rsidRDefault="00F10563" w14:paraId="205F1EDB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1004"/>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="-142"/>
         </w:tabs>
+        <w:ind w:left="-142" w:right="-1191" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="a182170" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc386811271" w:id="13"/>
+      <w:r w:rsidRPr="00AE366E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Governing law</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="00491F54" w:rsidRDefault="00F10563" w14:paraId="7C2F7F7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Bodyclause"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-567"/>
+          <w:tab w:val="num" w:pos="-142"/>
+        </w:tabs>
         <w:spacing w:before="280"/>
         <w:ind w:left="-426" w:right="-1191"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidR="003D3EFE" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="003D3EFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e A</w:t>
       </w:r>
-      <w:r w:rsidR="001A6433" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001A6433">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and any dispute or claim arising out of or in connection with it or its subject matter or formation (including non-contractual disputes or claims) shall be governed by and construed in accordance with the law of England and Wales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453AC6A3" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00AE366E" w:rsidRDefault="00AB544A" w:rsidP="00491F54">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="6DE67A5B" w:rsidRDefault="00AB544A" w14:paraId="453AC6A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:ind w:left="-283" w:right="-1191" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="a188688" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc386811272" w:id="15"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00AB544A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Jur</w:t>
       </w:r>
-      <w:r w:rsidR="00C94872" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00C94872">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00F10563" w:rsidRPr="00AE366E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="6DE67A5B" w:rsidR="00F10563">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sdiction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
-    </w:p>
-    <w:p w14:paraId="7AE3282A" w14:textId="77777777" w:rsidR="00C470DE" w:rsidRPr="00AE366E" w:rsidRDefault="00F10563" w:rsidP="00491F54">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C470DE" w:rsidP="00491F54" w:rsidRDefault="00F10563" w14:paraId="7AE3282A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bodyclause"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="-567"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="280"/>
         <w:ind w:left="-426" w:right="-1191"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Each party irrevocably agrees that the courts of England and Wales shall have exclusive jurisdiction to settle any dispute or claim arising out of or in connection with th</w:t>
       </w:r>
-      <w:r w:rsidR="00A51BD8" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00A51BD8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e A</w:t>
       </w:r>
-      <w:r w:rsidR="001A6433" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001A6433">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or its subject matter or formation (including non-contractual disputes or claims).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7788C200" w14:textId="77777777" w:rsidR="00C470DE" w:rsidRPr="00AE366E" w:rsidRDefault="00C470DE">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C470DE" w:rsidRDefault="00C470DE" w14:paraId="7788C200" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="548765D2" w14:textId="77777777" w:rsidR="00C470DE" w:rsidRPr="00AE366E" w:rsidRDefault="00C470DE">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00C470DE" w:rsidRDefault="00C470DE" w14:paraId="548765D2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="695A11D0" w14:textId="77777777" w:rsidR="00D613D3" w:rsidRPr="00AE366E" w:rsidRDefault="00C470DE" w:rsidP="003C13DC">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00D613D3" w:rsidP="003C13DC" w:rsidRDefault="00C470DE" w14:paraId="695A11D0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="a274257"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc386811273"/>
+      <w:bookmarkStart w:name="a274257" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc386811273" w:id="17"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00093652" w:rsidRPr="00AE366E">
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00093652">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Schedule </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidR="001A6433" w:rsidRPr="00AE366E">
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="001A6433">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6A4150" w14:textId="77777777" w:rsidR="00093652" w:rsidRPr="00AE366E" w:rsidRDefault="001A6433" w:rsidP="00093652">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00093652" w:rsidP="00093652" w:rsidRDefault="001A6433" w14:paraId="3F6A4150" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Sch2style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="a823049"/>
+      <w:bookmarkStart w:name="a823049" w:id="18"/>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Special Conditions of Hire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A58715A" w14:textId="77777777" w:rsidR="00394F5B" w:rsidRPr="00AE366E" w:rsidRDefault="001A6433" w:rsidP="001A6433">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="00394F5B" w:rsidP="001A6433" w:rsidRDefault="001A6433" w14:paraId="6A58715A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Sch2style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Please set out any additional conditions that the Managing Trustees want to impose in respect of bookings due to the particular premises being hired </w:t>
+        <w:t xml:space="preserve">(Please set out any additional conditions that the Managing Trustees want to impose in respect of bookings due to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>i.e.</w:t>
+        <w:t>particular premises</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> noise, local arrangements regarding </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A51BD8" w:rsidRPr="00AE366E">
+        <w:t xml:space="preserve"> being hired i.e. noise, local arrangements regarding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE366E" w:rsidR="00A51BD8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">keys, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rubbish and recycling disposal etc</w:t>
       </w:r>
       <w:r w:rsidR="003E3329">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E017AFC" w14:textId="77777777" w:rsidR="001A6433" w:rsidRPr="00AE366E" w:rsidRDefault="001A6433" w:rsidP="001A6433">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="001A6433" w:rsidP="001A6433" w:rsidRDefault="001A6433" w14:paraId="5E017AFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Sch2style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79D807F6" w14:textId="77777777" w:rsidR="001A6433" w:rsidRPr="00AE366E" w:rsidRDefault="001A6433" w:rsidP="001A6433">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="001A6433" w:rsidP="001A6433" w:rsidRDefault="001A6433" w14:paraId="79D807F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Sch2style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB65037" w14:textId="77777777" w:rsidR="001A6433" w:rsidRPr="00AE366E" w:rsidRDefault="001A6433" w:rsidP="001A6433">
+    <w:p w:rsidRPr="00AE366E" w:rsidR="001A6433" w:rsidP="001A6433" w:rsidRDefault="001A6433" w14:paraId="6FB65037" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Sch2style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403044E4" w14:textId="77777777" w:rsidR="001A6433" w:rsidRPr="001A6433" w:rsidRDefault="001A6433" w:rsidP="001A6433">
+    <w:p w:rsidR="001A6433" w:rsidP="001A6433" w:rsidRDefault="001A6433" w14:paraId="403044E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Sch2style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE366E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="001A6433" w:rsidRPr="001A6433" w:rsidSect="00E77909">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="536A82B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="24DA986C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="3825A76F" w14:textId="7AF50555">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ANNEX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="179517F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD68F1" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="4DC4C22F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD68F1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MODEL ENVIRONMENTAL COMMITMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C17B4" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="105A570D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C17B4" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="74CA3642" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="11"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Methodist Church </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is committed to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397F5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reducing carbon emissions across all its ch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>apels and other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397F5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> buildings </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to promote climate justice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C17B4" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="0C906616" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C17B4" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="1AA900E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To reduce energy use at the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Building</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and associated carbon emissions, the following eco-conscious practices shall be followed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C17B4" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="60939BFE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C17B4" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="19D43A77" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Switch off lights and appliances when not in use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C17B4" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="7DD39CE0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Minimise use of single-use plastics and disposable items</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C17B4" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="3A363FAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Use recycling and waste bins</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsibly, including compost bins (if provided)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C17B4" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="4E35A4E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Avoid unnecessary printing or paper waste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C17B4" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="7B039EE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Use local, fair-trade, or plant-based refreshments where possible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C17B4" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="54F33F0F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Encourage attendees to travel by walking, cycling, or public transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00740F6C" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="12C6FF23" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch1stylesubclause"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C17B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Notify the Managing Trustees if an event involves significant energy or material use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A0C58" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="7736AFA3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Report any concerns about the heating system, damp or draughts to the Managing Trustees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A6433" w:rsidR="00653ECF" w:rsidP="00653ECF" w:rsidRDefault="00653ECF" w14:paraId="07FCFCD3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch2style1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6433" w:rsidR="00653ECF" w:rsidP="001A6433" w:rsidRDefault="00653ECF" w14:paraId="359467A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sch2style1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001A6433" w:rsidR="00653ECF" w:rsidSect="00E77909">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11907" w:h="16840"/>
+      <w:pgSz w:w="11907" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E2983B7" w14:textId="77777777" w:rsidR="002831C5" w:rsidRDefault="002831C5">
+    <w:p w:rsidR="000E5A91" w:rsidRDefault="000E5A91" w14:paraId="541FD5CB" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="001AB641" w14:textId="77777777" w:rsidR="002831C5" w:rsidRDefault="002831C5">
+    <w:p w:rsidR="000E5A91" w:rsidRDefault="000E5A91" w14:paraId="5DC8E0A1" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="644E2457" w14:textId="77777777" w:rsidR="00C470DE" w:rsidRPr="00C470DE" w:rsidRDefault="00C470DE" w:rsidP="00E60AA2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00C470DE" w:rsidR="00C470DE" w:rsidP="00E60AA2" w:rsidRDefault="00C470DE" w14:paraId="644E2457" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="24D512B8" w14:textId="77777777" w:rsidR="00C470DE" w:rsidRPr="009F2F83" w:rsidRDefault="00C470DE" w:rsidP="00E60AA2">
+  <w:p w:rsidRPr="009F2F83" w:rsidR="00C470DE" w:rsidP="00E60AA2" w:rsidRDefault="00C470DE" w14:paraId="24D512B8" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1D3BF304" w14:textId="68410125" w:rsidR="00C470DE" w:rsidRPr="00C470DE" w:rsidRDefault="0028518A" w:rsidP="00C470DE">
+  <w:p w:rsidRPr="00C470DE" w:rsidR="00C470DE" w:rsidP="00C470DE" w:rsidRDefault="0028518A" w14:paraId="1D3BF304" w14:textId="5176A4B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>Template Booking form for use of premises for Christian worship-</w:t>
+      <w:t>Template Booking form for use of premises for Christian worship</w:t>
     </w:r>
-    <w:r w:rsidR="00AA5B82">
+    <w:r w:rsidR="00653ECF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>10-01-23</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C35154">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>–</w:t>
+    </w:r>
+    <w:r w:rsidR="00653ECF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C35154">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>18-08</w:t>
+    </w:r>
+    <w:r w:rsidR="00653ECF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>-2026</w:t>
     </w:r>
     <w:r w:rsidR="00A76A5D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00BA4596">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BA4596">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BA4596">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00C470DE" w:rsidRPr="00C470DE">
+    <w:r w:rsidRPr="00C470DE" w:rsidR="00C470DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00E118A5" w:rsidRPr="00C470DE">
+    <w:r w:rsidRPr="00C470DE" w:rsidR="00E118A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00C470DE" w:rsidRPr="00C470DE">
+    <w:r w:rsidRPr="00C470DE" w:rsidR="00C470DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00E118A5" w:rsidRPr="00C470DE">
+    <w:r w:rsidRPr="00C470DE" w:rsidR="00E118A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BA4596">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00E118A5" w:rsidRPr="00C470DE">
+    <w:r w:rsidRPr="00C470DE" w:rsidR="00E118A5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00C470DE" w:rsidRPr="00C470DE">
+    <w:r w:rsidRPr="00C470DE" w:rsidR="00C470DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
-[...9 lines deleted...]
-    </w:fldSimple>
+    <w:r w:rsidR="00BA4596">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00BA4596">
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00BA4596">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00BA4596" w:rsidR="00BA4596">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidR="00BA4596">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00CB0C7D" w14:textId="77777777" w:rsidR="002831C5" w:rsidRDefault="002831C5">
+    <w:p w:rsidR="000E5A91" w:rsidRDefault="000E5A91" w14:paraId="34BFD380" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="194D8E20" w14:textId="77777777" w:rsidR="002831C5" w:rsidRDefault="002831C5">
+    <w:p w:rsidR="000E5A91" w:rsidRDefault="000E5A91" w14:paraId="2E812092" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="25B36B16" w14:textId="77777777" w:rsidR="00A65A26" w:rsidRDefault="00A65A26" w:rsidP="00C32E54">
+    <w:p w:rsidR="00A65A26" w:rsidP="00C32E54" w:rsidRDefault="00A65A26" w14:paraId="25B36B16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32E54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Such sum is paid by the Hirer to cover the cost of repair or replacement if any damage </w:t>
       </w:r>
-      <w:r w:rsidR="00C32E54" w:rsidRPr="00C32E54">
+      <w:r w:rsidRPr="00C32E54" w:rsidR="00C32E54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">or breakages occur during or as a result of the Event. This </w:t>
       </w:r>
       <w:r w:rsidR="00C32E54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>sum of money is then</w:t>
       </w:r>
-      <w:r w:rsidR="00C32E54" w:rsidRPr="00C32E54">
+      <w:r w:rsidRPr="00C32E54" w:rsidR="00C32E54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> refunded </w:t>
       </w:r>
       <w:r w:rsidR="00C32E54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">or retained </w:t>
       </w:r>
-      <w:r w:rsidR="00C32E54" w:rsidRPr="00C32E54">
+      <w:r w:rsidRPr="00C32E54" w:rsidR="00C32E54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>under standard condition 1.3</w:t>
       </w:r>
       <w:r w:rsidR="00C32E54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the Managing Trustees’ absolute discretion</w:t>
       </w:r>
-      <w:r w:rsidR="00C32E54" w:rsidRPr="00C32E54">
+      <w:r w:rsidRPr="00C32E54" w:rsidR="00C32E54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="062C7F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F164240"/>
     <w:lvl w:ilvl="0" w:tplc="DC54324C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3385"/>
         </w:tabs>
         <w:ind w:left="3385" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A160ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAC87F56"/>
     <w:lvl w:ilvl="0" w:tplc="0A247D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Schparthead"/>
       <w:lvlText w:val="Part %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -9047,51 +9624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18C61418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE306E22"/>
     <w:lvl w:ilvl="0" w:tplc="704A5F34">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -9370,312 +9947,312 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31E9741F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0FA0BD4"/>
     <w:lvl w:ilvl="0" w:tplc="22B00222">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1077"/>
         </w:tabs>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33CC668D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="594C4DAE"/>
     <w:lvl w:ilvl="0" w:tplc="765C0CEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2676"/>
         </w:tabs>
         <w:ind w:left="2676" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36E3743B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FE302F92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Schmainhead"/>
       <w:lvlText w:val="Schedule %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
@@ -9788,198 +10365,198 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48E00F4C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5EC088E6"/>
     <w:name w:val="sch_style1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Sch1styleclause"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:smallCaps w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Sch1stylesubclause"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Sch1stylepara"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1559"/>
         </w:tabs>
         <w:ind w:left="1559" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Sch1stylesubpara"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2421"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52DA2EA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D0A8493C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -10066,218 +10643,331 @@
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56A663F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="326A9C34"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57757641"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A0E87AC"/>
     <w:name w:val="schhead_list"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Schmainheadinc"/>
       <w:lvlText w:val="Schedule %1  "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C282B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F62817FC"/>
     <w:lvl w:ilvl="0" w:tplc="3760DB7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Schmainheadsingle"/>
       <w:lvlText w:val="Schedule"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10347,192 +11037,192 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="605D0925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="055E3F86"/>
     <w:lvl w:ilvl="0" w:tplc="07A82B84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="607F4674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="948C2AFE"/>
     <w:lvl w:ilvl="0" w:tplc="0A326B02">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10577,360 +11267,360 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66966731"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4A030CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="ABackground"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="BackSubClause"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1555"/>
         </w:tabs>
         <w:ind w:left="1555" w:hanging="561"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1559"/>
         </w:tabs>
         <w:ind w:left="1559" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2421"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A14466B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C64FE28"/>
     <w:lvl w:ilvl="0" w:tplc="C83408AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771777AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="019C28B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="1Parties"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Scha"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -11001,820 +11691,835 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77D61255"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="37449B9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1004"/>
         </w:tabs>
         <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1559"/>
         </w:tabs>
         <w:ind w:left="1559" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2421"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DB5644F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BCC9C08"/>
     <w:lvl w:ilvl="0" w:tplc="8284862A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1945"/>
         </w:tabs>
         <w:ind w:left="1945" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="890573354">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1793012229">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="88431977">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1858882904">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1129474794">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1197504810">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="709645491">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="861020493">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="658508660">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="576717095">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1996955116">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1305041740">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="135268064">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="672341886">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="493104688">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1633707719">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="262961672">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18" w16cid:durableId="1284532305">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1385062501">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
-[...47 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="393938269">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="2029408865">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="22" w16cid:durableId="502865338">
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="23" w16cid:durableId="1464931390">
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="24" w16cid:durableId="1456873038">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="357"/>
   <w:doNotHyphenateCaps/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D613D3"/>
     <w:rsid w:val="000133EB"/>
     <w:rsid w:val="00030D63"/>
     <w:rsid w:val="00040EF4"/>
+    <w:rsid w:val="00043E2D"/>
     <w:rsid w:val="00063C5A"/>
     <w:rsid w:val="00070D8F"/>
     <w:rsid w:val="00074078"/>
     <w:rsid w:val="00093652"/>
     <w:rsid w:val="0009473B"/>
     <w:rsid w:val="0009639A"/>
     <w:rsid w:val="000B5B9B"/>
     <w:rsid w:val="000B6471"/>
     <w:rsid w:val="000E18EF"/>
+    <w:rsid w:val="000E5A91"/>
     <w:rsid w:val="000F1B27"/>
     <w:rsid w:val="000F2940"/>
     <w:rsid w:val="00101352"/>
     <w:rsid w:val="001109DB"/>
     <w:rsid w:val="001129E7"/>
     <w:rsid w:val="00153579"/>
     <w:rsid w:val="00160176"/>
     <w:rsid w:val="0016042D"/>
     <w:rsid w:val="0016775F"/>
     <w:rsid w:val="00175BCE"/>
     <w:rsid w:val="0019314F"/>
     <w:rsid w:val="001A6433"/>
     <w:rsid w:val="001B19AE"/>
     <w:rsid w:val="001C2369"/>
+    <w:rsid w:val="001C5679"/>
     <w:rsid w:val="001C6225"/>
     <w:rsid w:val="001E16BE"/>
     <w:rsid w:val="002004F3"/>
     <w:rsid w:val="002156A8"/>
     <w:rsid w:val="002230C6"/>
     <w:rsid w:val="00231974"/>
     <w:rsid w:val="00247225"/>
     <w:rsid w:val="0025163A"/>
     <w:rsid w:val="00251BDF"/>
     <w:rsid w:val="00265B39"/>
     <w:rsid w:val="002831C5"/>
     <w:rsid w:val="0028518A"/>
     <w:rsid w:val="0029592D"/>
     <w:rsid w:val="002A0359"/>
     <w:rsid w:val="002B405C"/>
     <w:rsid w:val="002C5B9B"/>
     <w:rsid w:val="002E03EE"/>
     <w:rsid w:val="00304C31"/>
     <w:rsid w:val="00305149"/>
     <w:rsid w:val="00321AA7"/>
     <w:rsid w:val="00337807"/>
     <w:rsid w:val="0034304A"/>
     <w:rsid w:val="003434D0"/>
     <w:rsid w:val="0034745F"/>
     <w:rsid w:val="003507E6"/>
     <w:rsid w:val="00376F8F"/>
     <w:rsid w:val="00380E28"/>
     <w:rsid w:val="00380F98"/>
     <w:rsid w:val="00385E64"/>
     <w:rsid w:val="00394F5B"/>
     <w:rsid w:val="003C13DC"/>
     <w:rsid w:val="003D3EFE"/>
     <w:rsid w:val="003E3329"/>
     <w:rsid w:val="003E3509"/>
     <w:rsid w:val="003F792B"/>
     <w:rsid w:val="00410C26"/>
     <w:rsid w:val="00417BD5"/>
     <w:rsid w:val="00430D65"/>
     <w:rsid w:val="00442886"/>
     <w:rsid w:val="004561B5"/>
+    <w:rsid w:val="00466F2C"/>
     <w:rsid w:val="0047276A"/>
     <w:rsid w:val="00473854"/>
     <w:rsid w:val="00473F9D"/>
     <w:rsid w:val="00475323"/>
     <w:rsid w:val="00484C8F"/>
     <w:rsid w:val="00486677"/>
     <w:rsid w:val="00491F54"/>
     <w:rsid w:val="004D6A7A"/>
     <w:rsid w:val="004E2680"/>
     <w:rsid w:val="004F3E83"/>
     <w:rsid w:val="0050142D"/>
     <w:rsid w:val="00501952"/>
     <w:rsid w:val="00514389"/>
     <w:rsid w:val="00537307"/>
     <w:rsid w:val="005702C6"/>
     <w:rsid w:val="005846B4"/>
     <w:rsid w:val="00585D3C"/>
     <w:rsid w:val="005D7033"/>
     <w:rsid w:val="005E7C7D"/>
     <w:rsid w:val="005F3828"/>
     <w:rsid w:val="0060135E"/>
     <w:rsid w:val="0061317F"/>
     <w:rsid w:val="00620676"/>
     <w:rsid w:val="00636F99"/>
     <w:rsid w:val="00642761"/>
     <w:rsid w:val="00644C2D"/>
     <w:rsid w:val="00652AD0"/>
+    <w:rsid w:val="00653ECF"/>
     <w:rsid w:val="0066009E"/>
     <w:rsid w:val="00670491"/>
     <w:rsid w:val="00670DEC"/>
     <w:rsid w:val="006822DC"/>
     <w:rsid w:val="00694A85"/>
     <w:rsid w:val="006A2EFA"/>
     <w:rsid w:val="006A3F2A"/>
     <w:rsid w:val="006A4939"/>
     <w:rsid w:val="006B3180"/>
     <w:rsid w:val="006C0682"/>
     <w:rsid w:val="006F440F"/>
     <w:rsid w:val="007147A3"/>
     <w:rsid w:val="00716F9A"/>
     <w:rsid w:val="007314EE"/>
     <w:rsid w:val="007323C4"/>
     <w:rsid w:val="00732C5D"/>
     <w:rsid w:val="0075616B"/>
     <w:rsid w:val="007814DF"/>
     <w:rsid w:val="007B004E"/>
     <w:rsid w:val="007B10FB"/>
     <w:rsid w:val="007D30F5"/>
     <w:rsid w:val="007E6669"/>
     <w:rsid w:val="008025C7"/>
+    <w:rsid w:val="008057A2"/>
     <w:rsid w:val="00840336"/>
     <w:rsid w:val="00875910"/>
     <w:rsid w:val="00880E0C"/>
+    <w:rsid w:val="008923DF"/>
     <w:rsid w:val="0089379D"/>
     <w:rsid w:val="00896F0A"/>
     <w:rsid w:val="008D3282"/>
     <w:rsid w:val="008D47B4"/>
     <w:rsid w:val="008E7B12"/>
     <w:rsid w:val="008F3B2E"/>
     <w:rsid w:val="00902ABD"/>
     <w:rsid w:val="00903E38"/>
     <w:rsid w:val="00915AEC"/>
     <w:rsid w:val="009248DC"/>
     <w:rsid w:val="009335E3"/>
     <w:rsid w:val="00943D3D"/>
     <w:rsid w:val="00946B02"/>
     <w:rsid w:val="009647E6"/>
     <w:rsid w:val="00971BA6"/>
     <w:rsid w:val="00973486"/>
     <w:rsid w:val="00975A72"/>
     <w:rsid w:val="0098089C"/>
     <w:rsid w:val="00985F5C"/>
     <w:rsid w:val="009B532C"/>
     <w:rsid w:val="009B7692"/>
     <w:rsid w:val="009C1720"/>
     <w:rsid w:val="009D2FEA"/>
     <w:rsid w:val="009D695C"/>
     <w:rsid w:val="009E1D86"/>
     <w:rsid w:val="009F3C9A"/>
     <w:rsid w:val="00A00E37"/>
     <w:rsid w:val="00A35AE0"/>
     <w:rsid w:val="00A454BD"/>
     <w:rsid w:val="00A51020"/>
     <w:rsid w:val="00A51BD8"/>
     <w:rsid w:val="00A65A26"/>
     <w:rsid w:val="00A7638D"/>
     <w:rsid w:val="00A76A5D"/>
     <w:rsid w:val="00A85570"/>
     <w:rsid w:val="00A95231"/>
+    <w:rsid w:val="00AA56B1"/>
     <w:rsid w:val="00AA5B82"/>
     <w:rsid w:val="00AB210B"/>
     <w:rsid w:val="00AB2EF2"/>
     <w:rsid w:val="00AB544A"/>
     <w:rsid w:val="00AD55DC"/>
     <w:rsid w:val="00AE366E"/>
     <w:rsid w:val="00AF6AEE"/>
     <w:rsid w:val="00B10031"/>
     <w:rsid w:val="00B12292"/>
     <w:rsid w:val="00B35C1D"/>
     <w:rsid w:val="00B76ED2"/>
     <w:rsid w:val="00B77F8D"/>
     <w:rsid w:val="00B834AF"/>
     <w:rsid w:val="00B85EFA"/>
     <w:rsid w:val="00BA080B"/>
     <w:rsid w:val="00BA4596"/>
     <w:rsid w:val="00BA4B6F"/>
     <w:rsid w:val="00BB20B7"/>
     <w:rsid w:val="00BD5A2A"/>
     <w:rsid w:val="00BF1A0D"/>
     <w:rsid w:val="00C1275E"/>
     <w:rsid w:val="00C2187D"/>
     <w:rsid w:val="00C25E75"/>
     <w:rsid w:val="00C32E54"/>
+    <w:rsid w:val="00C35154"/>
     <w:rsid w:val="00C470DE"/>
     <w:rsid w:val="00C66039"/>
     <w:rsid w:val="00C94872"/>
     <w:rsid w:val="00C97E39"/>
     <w:rsid w:val="00CA2509"/>
     <w:rsid w:val="00CB043C"/>
     <w:rsid w:val="00CD2C43"/>
     <w:rsid w:val="00CE1F0D"/>
     <w:rsid w:val="00D12BE2"/>
     <w:rsid w:val="00D315AB"/>
     <w:rsid w:val="00D35642"/>
     <w:rsid w:val="00D43C68"/>
     <w:rsid w:val="00D50023"/>
     <w:rsid w:val="00D613D3"/>
     <w:rsid w:val="00D64141"/>
     <w:rsid w:val="00D67CA5"/>
     <w:rsid w:val="00D74C21"/>
     <w:rsid w:val="00D80A97"/>
     <w:rsid w:val="00DA2D34"/>
     <w:rsid w:val="00DA6446"/>
     <w:rsid w:val="00DA71F2"/>
     <w:rsid w:val="00DB5B10"/>
     <w:rsid w:val="00DC5EC7"/>
     <w:rsid w:val="00DD2763"/>
     <w:rsid w:val="00DE127A"/>
     <w:rsid w:val="00DE6F5E"/>
     <w:rsid w:val="00DE7E9D"/>
     <w:rsid w:val="00E009DF"/>
     <w:rsid w:val="00E118A5"/>
     <w:rsid w:val="00E46295"/>
     <w:rsid w:val="00E4792D"/>
     <w:rsid w:val="00E52BD1"/>
     <w:rsid w:val="00E60AA2"/>
     <w:rsid w:val="00E77909"/>
     <w:rsid w:val="00E8760F"/>
     <w:rsid w:val="00E9170D"/>
     <w:rsid w:val="00E977FA"/>
     <w:rsid w:val="00EA3266"/>
     <w:rsid w:val="00EA3DD8"/>
     <w:rsid w:val="00EA4564"/>
     <w:rsid w:val="00EC1AA8"/>
+    <w:rsid w:val="00EC20F1"/>
     <w:rsid w:val="00EC4567"/>
     <w:rsid w:val="00EE0E93"/>
     <w:rsid w:val="00F10563"/>
     <w:rsid w:val="00F31D99"/>
     <w:rsid w:val="00F328CD"/>
     <w:rsid w:val="00F9762C"/>
     <w:rsid w:val="00FD64FF"/>
     <w:rsid w:val="00FE13EC"/>
     <w:rsid w:val="00FE53E1"/>
+    <w:rsid w:val="6DE67A5B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B54F1CF"/>
   <w15:docId w15:val="{09CC5C77-B448-4E9A-A0C5-671E30C91E23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11825,51 +12530,51 @@
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11885,73 +12590,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -11994,52 +12699,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -12100,57 +12805,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="0"/>
@@ -12257,310 +12962,310 @@
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:smallCaps/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:keepNext/>
       <w:pageBreakBefore/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
       </w:pBdr>
       <w:spacing w:before="600" w:after="120"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A51020"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyclause">
+  <w:style w:type="paragraph" w:styleId="Bodyclause" w:customStyle="1">
     <w:name w:val="Body  clause"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading1"/>
     <w:rsid w:val="00B63900"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodysubclause">
+  <w:style w:type="paragraph" w:styleId="Bodysubclause" w:customStyle="1">
     <w:name w:val="Body  sub clause"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodypara">
+  <w:style w:type="paragraph" w:styleId="Bodypara" w:customStyle="1">
     <w:name w:val="Body para"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="1559"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodysubpara">
+  <w:style w:type="paragraph" w:styleId="Bodysubpara" w:customStyle="1">
     <w:name w:val="Body sub para"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading3"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="2268"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Definitions">
+  <w:style w:type="paragraph" w:styleId="Definitions" w:customStyle="1">
     <w:name w:val="Definitions"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BB3774"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schmainhead">
+  <w:style w:type="paragraph" w:styleId="Schmainhead" w:customStyle="1">
     <w:name w:val="Sch   main head"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:keepNext/>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="360"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schparthead">
+  <w:style w:type="paragraph" w:styleId="Schparthead" w:customStyle="1">
     <w:name w:val="Sch   part head"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sch1styleclause">
+  <w:style w:type="paragraph" w:styleId="Sch1styleclause" w:customStyle="1">
     <w:name w:val="Sch  (1style) clause"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sch1stylesubclause">
+  <w:style w:type="paragraph" w:styleId="Sch1stylesubclause" w:customStyle="1">
     <w:name w:val="Sch  (1style) sub clause"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="280" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sch1stylepara">
+  <w:style w:type="paragraph" w:styleId="Sch1stylepara" w:customStyle="1">
     <w:name w:val="Sch (1style) para"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sch1stylesubpara">
+  <w:style w:type="paragraph" w:styleId="Sch1stylesubpara" w:customStyle="1">
     <w:name w:val="Sch (1style) sub para"/>
     <w:basedOn w:val="Heading4"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sch2style1">
+  <w:style w:type="paragraph" w:styleId="Sch2style1" w:customStyle="1">
     <w:name w:val="Sch (2style)  1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="280" w:after="120" w:line="300" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sch2stylea">
+  <w:style w:type="paragraph" w:styleId="Sch2stylea" w:customStyle="1">
     <w:name w:val="Sch (2style) (a)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="120" w:line="300" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sch2stylei">
+  <w:style w:type="paragraph" w:styleId="Sch2stylei" w:customStyle="1">
     <w:name w:val="Sch (2style) (i)"/>
     <w:basedOn w:val="Heading4"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2261"/>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E374FA"/>
     <w:pPr>
@@ -12607,807 +13312,817 @@
         <w:tab w:val="right" w:leader="dot" w:pos="7655"/>
       </w:tabs>
       <w:ind w:left="709" w:right="1219" w:hanging="709"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00BB3774"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="00BB3774"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1Parties">
+  <w:style w:type="paragraph" w:styleId="1Parties" w:customStyle="1">
     <w:name w:val="(1) Parties"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABackground">
+  <w:style w:type="paragraph" w:styleId="ABackground" w:customStyle="1">
     <w:name w:val="(A) Background"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Def">
+  <w:style w:type="character" w:styleId="Def" w:customStyle="1">
     <w:name w:val="Def"/>
     <w:rsid w:val="00BB3774"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1stIntroHeadings">
+  <w:style w:type="paragraph" w:styleId="1stIntroHeadings" w:customStyle="1">
     <w:name w:val="1stIntroHeadings"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Scha">
+  <w:style w:type="paragraph" w:styleId="Scha" w:customStyle="1">
     <w:name w:val="Sch a)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="XExecution">
+  <w:style w:type="paragraph" w:styleId="XExecution" w:customStyle="1">
     <w:name w:val="X Execution"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="3544"/>
       </w:tabs>
       <w:ind w:right="459"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comments">
+  <w:style w:type="paragraph" w:styleId="Comments" w:customStyle="1">
     <w:name w:val="Comments"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="284"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoversheetTitle">
+  <w:style w:type="paragraph" w:styleId="CoversheetTitle" w:customStyle="1">
     <w:name w:val="Coversheet Title"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="480"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoversheetParagraph">
+  <w:style w:type="paragraph" w:styleId="CoversheetParagraph" w:customStyle="1">
     <w:name w:val="Coversheet Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Defterm">
+  <w:style w:type="character" w:styleId="Defterm" w:customStyle="1">
     <w:name w:val="Defterm"/>
     <w:rsid w:val="00BB3774"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NewPage">
+  <w:style w:type="paragraph" w:styleId="NewPage" w:customStyle="1">
     <w:name w:val="New Page"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:pageBreakBefore/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontInformation">
+  <w:style w:type="paragraph" w:styleId="FrontInformation" w:customStyle="1">
     <w:name w:val="FrontInformation"/>
     <w:autoRedefine/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="defitem">
+  <w:style w:type="character" w:styleId="defitem" w:customStyle="1">
     <w:name w:val="defitem"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BB3774"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="smallcaps">
+  <w:style w:type="character" w:styleId="smallcaps" w:customStyle="1">
     <w:name w:val="smallcaps"/>
     <w:rsid w:val="00BB3774"/>
     <w:rPr>
       <w:b/>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schmainheadinc">
+  <w:style w:type="paragraph" w:styleId="Schmainheadinc" w:customStyle="1">
     <w:name w:val="Sch   main head inc"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="360"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schmainheadsingle">
+  <w:style w:type="paragraph" w:styleId="Schmainheadsingle" w:customStyle="1">
     <w:name w:val="Sch main head single"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schmainheadincsingle">
+  <w:style w:type="paragraph" w:styleId="Schmainheadincsingle" w:customStyle="1">
     <w:name w:val="Sch   main head inc single"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="360"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Testimonium">
+  <w:style w:type="paragraph" w:styleId="Testimonium" w:customStyle="1">
     <w:name w:val="Testimonium"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appmainheadsingle">
+  <w:style w:type="paragraph" w:styleId="Appmainheadsingle" w:customStyle="1">
     <w:name w:val="App main head single"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appmainhead">
+  <w:style w:type="paragraph" w:styleId="Appmainhead" w:customStyle="1">
     <w:name w:val="App   main head"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoversheetTitle2">
+  <w:style w:type="paragraph" w:styleId="CoversheetTitle2" w:customStyle="1">
     <w:name w:val="Coversheet Title2"/>
     <w:basedOn w:val="CoversheetTitle"/>
     <w:rsid w:val="00BB3774"/>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headingreg">
+  <w:style w:type="paragraph" w:styleId="Headingreg" w:customStyle="1">
     <w:name w:val="Heading reg"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:smallCaps w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingTitle">
+  <w:style w:type="paragraph" w:styleId="HeadingTitle" w:customStyle="1">
     <w:name w:val="HeadingTitle"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BackSubClause">
+  <w:style w:type="paragraph" w:styleId="BackSubClause" w:customStyle="1">
     <w:name w:val="BackSubClause"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalSpaced">
+  <w:style w:type="paragraph" w:styleId="NormalSpaced" w:customStyle="1">
     <w:name w:val="NormalSpaced"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
+  <w:style w:type="paragraph" w:styleId="Bullet" w:customStyle="1">
     <w:name w:val="Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F12438"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
+  <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
     <w:name w:val="Bullet2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FF416C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet3">
+  <w:style w:type="paragraph" w:styleId="Bullet3" w:customStyle="1">
     <w:name w:val="Bullet3"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FF416C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalCell">
+  <w:style w:type="paragraph" w:styleId="NormalCell" w:customStyle="1">
     <w:name w:val="NormalCell"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB3774"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalSmall">
+  <w:style w:type="paragraph" w:styleId="NormalSmall" w:customStyle="1">
     <w:name w:val="NormalSmall"/>
     <w:basedOn w:val="NormalCell"/>
     <w:rsid w:val="00BB3774"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletSmall">
+  <w:style w:type="paragraph" w:styleId="BulletSmall" w:customStyle="1">
     <w:name w:val="Bullet Small"/>
     <w:basedOn w:val="Bullet"/>
     <w:rsid w:val="00BB3774"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet4">
+  <w:style w:type="paragraph" w:styleId="Bullet4" w:customStyle="1">
     <w:name w:val="Bullet4"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FF416C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet5">
+  <w:style w:type="paragraph" w:styleId="Bullet5" w:customStyle="1">
     <w:name w:val="Bullet5"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FF416C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodysubpara2">
+  <w:style w:type="paragraph" w:styleId="Bodysubpara2" w:customStyle="1">
     <w:name w:val="Body sub para2"/>
     <w:basedOn w:val="Bodysubpara"/>
     <w:rsid w:val="00FF416C"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="3028"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
     <w:name w:val="Bullet1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F12438"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1continued">
+  <w:style w:type="paragraph" w:styleId="Bullet1continued" w:customStyle="1">
     <w:name w:val="Bullet1continued"/>
     <w:basedOn w:val="Bullet1"/>
     <w:rsid w:val="00F12438"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="357"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2continued">
+  <w:style w:type="paragraph" w:styleId="Bullet2continued" w:customStyle="1">
     <w:name w:val="Bullet2continued"/>
     <w:basedOn w:val="Bullet2"/>
     <w:rsid w:val="00F12438"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="1077"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet3continued">
+  <w:style w:type="paragraph" w:styleId="Bullet3continued" w:customStyle="1">
     <w:name w:val="Bullet3continued"/>
     <w:basedOn w:val="Bullet3"/>
     <w:rsid w:val="00F12438"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="1945"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet4continued">
+  <w:style w:type="paragraph" w:styleId="Bullet4continued" w:customStyle="1">
     <w:name w:val="Bullet4continued"/>
     <w:basedOn w:val="Bullet4"/>
     <w:rsid w:val="00F12438"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="2676"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet5continued">
+  <w:style w:type="paragraph" w:styleId="Bullet5continued" w:customStyle="1">
     <w:name w:val="Bullet5continued"/>
     <w:basedOn w:val="Bullet5"/>
     <w:rsid w:val="00F12438"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="3385"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="XExecutionHeading">
+  <w:style w:type="paragraph" w:styleId="XExecutionHeading" w:customStyle="1">
     <w:name w:val="X Execution Heading"/>
     <w:basedOn w:val="XExecution"/>
     <w:rsid w:val="005026AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="320" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:smallCaps/>
       <w:kern w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00A51020"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:rsid w:val="00A51020"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00A51020"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:rsid w:val="00975A72"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00975A72"/>
     <w:pPr>
       <w:spacing w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00975A72"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00975A72"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00975A72"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00975A72"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:rsid w:val="0050142D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="0050142D"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="0050142D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="006B3180"/>
     <w:rPr>
       <w:b/>
       <w:smallCaps/>
       <w:kern w:val="28"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="006B3180"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VolumeandIssue">
+  <w:style w:type="paragraph" w:styleId="VolumeandIssue" w:customStyle="1">
     <w:name w:val="Volume and Issue"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00DA71F2"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:b/>
       <w:color w:val="C2C2AD"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Date">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="DateChar"/>
     <w:rsid w:val="00DA71F2"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:b/>
       <w:color w:val="C2C2AD"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
+  <w:style w:type="character" w:styleId="DateChar" w:customStyle="1">
     <w:name w:val="Date Char"/>
     <w:link w:val="Date"/>
     <w:rsid w:val="00DA71F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:b/>
       <w:color w:val="C2C2AD"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002C5B9B"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="008D47B4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Calibri" w:cs="Century Gothic"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C470DE"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00337807"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00BA4B6F"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00653ECF"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tmcp.org.uk/about/data-protection/managing-trustees-privacy-notice" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13669,210 +14384,104 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement>
-[...4 lines deleted...]
-  </documentManagement>
+  <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100360AFD2B69B25845B32027B3739DFDCB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5f4104b9cbcb9cc47214826965986683">
-[...2 lines deleted...]
-    <xsd:import namespace="544e2eb3-9931-4ca0-afe2-146540aca873"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002809DDC48E67714980E8FC8DFE004A41" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0f1a7f3426e3cc54044b3aa017e3bb14">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dc85d9f4-3040-46d3-81b8-e2537833d93a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cf24ef400feacd1537278423acb667a" ns2:_="">
+    <xsd:import namespace="dc85d9f4-3040-46d3-81b8-e2537833d93a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="df97064d-41b2-48fd-9cd0-a06dd26e38dc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dc85d9f4-3040-46d3-81b8-e2537833d93a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
-    </xsd:element>
-[...90 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -13930,133 +14539,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A16250FB-FE35-4CB0-A708-E25E0B36690D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="df97064d-41b2-48fd-9cd0-a06dd26e38dc"/>
-    <ds:schemaRef ds:uri="544e2eb3-9931-4ca0-afe2-146540aca873"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{989D2398-4CFD-46EE-9534-87C8249115FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72A93EDF-8584-491C-B643-7DC7A80808AD}">
-[...17 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38D8D4CC-837D-44B6-AAE0-CA838A04BCF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1086C7DA-48FE-4BFC-A70D-633E5E2DB120}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Practical Law Company Ltd</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Worship booking form</dc:title>
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:creator>Practical Law Company</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Matt Mines</lastModifiedBy>
+  <revision>5</revision>
+  <lastPrinted>2023-01-11T09:42:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100360AFD2B69B25845B32027B3739DFDCB</vt:lpwstr>
+    <vt:lpwstr>0x0101002809DDC48E67714980E8FC8DFE004A41</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>7900</vt:r8>
+  </property>
 </Properties>
 </file>